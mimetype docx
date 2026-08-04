--- v2 (2026-01-21)
+++ v3 (2026-08-04)
@@ -7175,51 +7175,51 @@
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Supporting documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00296127" w14:textId="276B9E55" w:rsidR="00395005" w:rsidRPr="00F60956" w:rsidRDefault="00395005" w:rsidP="00395005">
+    <w:p w14:paraId="00296127" w14:textId="62390685" w:rsidR="00395005" w:rsidRPr="00F60956" w:rsidRDefault="00395005" w:rsidP="00395005">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60956">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach a ﬁle: </w:t>
@@ -7291,60 +7291,60 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4325">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>-updated-november-20</w:t>
       </w:r>
       <w:r w:rsidR="005978AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C301A0">
+      <w:r w:rsidR="00B1466F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4325">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130EAFA7" w14:textId="49B3792F" w:rsidR="00712762" w:rsidRDefault="00712762" w:rsidP="006E61E1">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
@@ -7824,112 +7824,133 @@
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ADF9E23" w14:textId="77777777" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F350A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Purchase desk and OB equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC26E5F" w14:textId="73776014" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
+          <w:p w14:paraId="0FC26E5F" w14:textId="3821F724" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 July </w:t>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>December</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00084EDF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3110FB32" w14:textId="3A3D7219" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
+          <w:p w14:paraId="3110FB32" w14:textId="0BEF530F" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00B1466F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 July </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002440C5">
+              <w:t>20 December</w:t>
+            </w:r>
+            <w:r w:rsidR="00693955">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="738167FB" w14:textId="77777777" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -7946,117 +7967,138 @@
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10130AED" w14:textId="77777777" w:rsidR="00693955" w:rsidRPr="00E12D1D" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F350A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Instal new desk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4596F2AD" w14:textId="0ABD1A18" w:rsidR="00693955" w:rsidRPr="00F92969" w:rsidRDefault="00693955">
+          <w:p w14:paraId="4596F2AD" w14:textId="1FEAEA4A" w:rsidR="00693955" w:rsidRPr="00F92969" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 August </w:t>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE8A2C0" w14:textId="4B10400D" w:rsidR="00693955" w:rsidRPr="00F92969" w:rsidRDefault="00693955">
+          <w:p w14:paraId="4AE8A2C0" w14:textId="52D905A8" w:rsidR="00693955" w:rsidRPr="00F92969" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 August </w:t>
-[...13 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59B879AA" w14:textId="77777777" w:rsidR="00693955" w:rsidRPr="00F92969" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Technician</w:t>
             </w:r>
           </w:p>
@@ -8068,117 +8110,145 @@
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="125FE954" w14:textId="77777777" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F350A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Outside Broadcasts - 1/month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0486E3C2" w14:textId="5387428F" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
+          <w:p w14:paraId="0486E3C2" w14:textId="234C2FB0" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 September </w:t>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45DC2B58" w14:textId="3B6C1BAF" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
+          <w:p w14:paraId="45DC2B58" w14:textId="5A9A6674" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 December </w:t>
+              <w:t xml:space="preserve">28 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A77ACB5" w14:textId="77777777" w:rsidR="00693955" w:rsidRPr="00CE67CD" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Station Manager / technician / volunteers</w:t>
             </w:r>
           </w:p>
@@ -8190,117 +8260,145 @@
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69276CB7" w14:textId="77777777" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D434CF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Training program for new volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28828A30" w14:textId="63D0D895" w:rsidR="00693955" w:rsidRPr="00351D3D" w:rsidRDefault="00693955">
+          <w:p w14:paraId="28828A30" w14:textId="3C6B1FDF" w:rsidR="00693955" w:rsidRPr="00351D3D" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 August </w:t>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>January</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32FC27E2" w14:textId="6660C988" w:rsidR="00693955" w:rsidRPr="00351D3D" w:rsidRDefault="00693955">
+          <w:p w14:paraId="32FC27E2" w14:textId="55A6EC97" w:rsidR="00693955" w:rsidRPr="00351D3D" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 September </w:t>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E92D7C8" w14:textId="77777777" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Trainers / volunteers</w:t>
             </w:r>
           </w:p>
@@ -8312,117 +8410,173 @@
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10880764" w14:textId="77777777" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D434CF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>New programs launched</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D904418" w14:textId="340B0E84" w:rsidR="00693955" w:rsidRDefault="00693955">
+          <w:p w14:paraId="4D904418" w14:textId="095C63FB" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 October </w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32913279" w14:textId="42214442" w:rsidR="00693955" w:rsidRDefault="00693955">
+          <w:p w14:paraId="32913279" w14:textId="643F9985" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 October </w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>February</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00084EDF">
-[...4 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B1466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="074A1910" w14:textId="77777777" w:rsidR="00693955" w:rsidRDefault="00693955">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Station Manager / trainers / volunteers</w:t>
             </w:r>
           </w:p>
@@ -11000,79 +11154,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Station Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C1D55F" w14:textId="77777777" w:rsidR="00113474" w:rsidRPr="00CE67CD" w:rsidRDefault="00113474" w:rsidP="00113474">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35238477" w14:textId="0C2235D5" w:rsidR="00113474" w:rsidRPr="00CE67CD" w:rsidRDefault="00113474" w:rsidP="00113474">
+    <w:p w14:paraId="35238477" w14:textId="275E38E0" w:rsidR="00113474" w:rsidRPr="00CE67CD" w:rsidRDefault="00113474" w:rsidP="00113474">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>15/0</w:t>
       </w:r>
-      <w:r w:rsidR="005978AC">
+      <w:r w:rsidR="00B1466F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="002440C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00084EDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9D92BD" w14:textId="77777777" w:rsidR="00113474" w:rsidRPr="00546B42" w:rsidRDefault="00113474" w:rsidP="00113474">
       <w:pPr>
@@ -15018,88 +15172,90 @@
     <w:rsid w:val="003B1FB4"/>
     <w:rsid w:val="003B5C91"/>
     <w:rsid w:val="003D6A4D"/>
     <w:rsid w:val="003E25E8"/>
     <w:rsid w:val="0042160A"/>
     <w:rsid w:val="004462B8"/>
     <w:rsid w:val="004609AB"/>
     <w:rsid w:val="004640D9"/>
     <w:rsid w:val="00473868"/>
     <w:rsid w:val="00483471"/>
     <w:rsid w:val="004B2D64"/>
     <w:rsid w:val="004D158D"/>
     <w:rsid w:val="004D1F8D"/>
     <w:rsid w:val="00506889"/>
     <w:rsid w:val="00511225"/>
     <w:rsid w:val="00546B42"/>
     <w:rsid w:val="00572713"/>
     <w:rsid w:val="005978AC"/>
     <w:rsid w:val="005A1B4B"/>
     <w:rsid w:val="005A69C3"/>
     <w:rsid w:val="005C0D88"/>
     <w:rsid w:val="005C28A2"/>
     <w:rsid w:val="005C40B2"/>
     <w:rsid w:val="005D26B5"/>
     <w:rsid w:val="006106F5"/>
+    <w:rsid w:val="00626721"/>
     <w:rsid w:val="006803E5"/>
     <w:rsid w:val="00693955"/>
     <w:rsid w:val="006E61E1"/>
     <w:rsid w:val="00712762"/>
     <w:rsid w:val="00714DBE"/>
     <w:rsid w:val="00723BC0"/>
     <w:rsid w:val="007244E2"/>
     <w:rsid w:val="007C7EEA"/>
     <w:rsid w:val="007D0522"/>
     <w:rsid w:val="007E11E8"/>
     <w:rsid w:val="00821744"/>
     <w:rsid w:val="008937B8"/>
     <w:rsid w:val="0089610F"/>
     <w:rsid w:val="008A5FE6"/>
     <w:rsid w:val="008B4325"/>
     <w:rsid w:val="008C1944"/>
     <w:rsid w:val="008E79B4"/>
     <w:rsid w:val="00932FA1"/>
     <w:rsid w:val="009663B6"/>
     <w:rsid w:val="00972125"/>
     <w:rsid w:val="00972459"/>
     <w:rsid w:val="00977D44"/>
     <w:rsid w:val="009A529E"/>
     <w:rsid w:val="009C7773"/>
     <w:rsid w:val="009D029C"/>
     <w:rsid w:val="009D5896"/>
     <w:rsid w:val="009D5DC6"/>
     <w:rsid w:val="00A27ACC"/>
     <w:rsid w:val="00A52F5F"/>
     <w:rsid w:val="00A57E75"/>
     <w:rsid w:val="00A65918"/>
     <w:rsid w:val="00A93BEF"/>
     <w:rsid w:val="00A97762"/>
     <w:rsid w:val="00AB3FB3"/>
     <w:rsid w:val="00AB626F"/>
     <w:rsid w:val="00AD603F"/>
     <w:rsid w:val="00AE1C46"/>
     <w:rsid w:val="00AF30DE"/>
+    <w:rsid w:val="00B1466F"/>
     <w:rsid w:val="00B42A68"/>
     <w:rsid w:val="00B76F59"/>
     <w:rsid w:val="00B80ECF"/>
     <w:rsid w:val="00B8492A"/>
     <w:rsid w:val="00BC57C0"/>
     <w:rsid w:val="00BF1EB5"/>
     <w:rsid w:val="00C205F6"/>
     <w:rsid w:val="00C301A0"/>
     <w:rsid w:val="00C5124E"/>
     <w:rsid w:val="00C55FF6"/>
     <w:rsid w:val="00C720B3"/>
     <w:rsid w:val="00C75AD2"/>
     <w:rsid w:val="00C83755"/>
     <w:rsid w:val="00D434CF"/>
     <w:rsid w:val="00D613D3"/>
     <w:rsid w:val="00DA0724"/>
     <w:rsid w:val="00DC3904"/>
     <w:rsid w:val="00DD735C"/>
     <w:rsid w:val="00E05C50"/>
     <w:rsid w:val="00E325DE"/>
     <w:rsid w:val="00E55EDE"/>
     <w:rsid w:val="00E71018"/>
     <w:rsid w:val="00E9611D"/>
     <w:rsid w:val="00EA2FFC"/>
     <w:rsid w:val="00EB0019"/>
@@ -16560,69 +16716,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3047</Words>
-  <Characters>16516</Characters>
+  <Words>3048</Words>
+  <Characters>16526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>718</Lines>
   <Paragraphs>362</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19201</CharactersWithSpaces>
+  <CharactersWithSpaces>19212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dean Linguey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>