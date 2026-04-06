--- v0 (2026-01-21)
+++ v1 (2026-04-06)
@@ -10,3541 +10,3383 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE5800" w:rsidR="00FA19BC" w:rsidP="4A735A12" w:rsidRDefault="30E460BA" w14:paraId="30A3E198" w14:textId="28503A6C">
+    <w:p w14:paraId="30A3E198" w14:textId="28503A6C" w:rsidR="00FA19BC" w:rsidRPr="00CE5800" w:rsidRDefault="30E460BA" w:rsidP="4A735A12">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5800">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Content </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5800" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="00CE5800">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Grant Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA19BC" w:rsidP="541CD86A" w:rsidRDefault="00CF7AD3" w14:paraId="1A12500C" w14:textId="61178263">
+    <w:p w14:paraId="1A12500C" w14:textId="61178263" w:rsidR="00FA19BC" w:rsidRDefault="00CF7AD3" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="541CD86A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read these grant guidelines before you apply. </w:t>
       </w:r>
-      <w:r w:rsidRPr="541CD86A" w:rsidR="541CD86A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidR="541CD86A" w:rsidRPr="541CD86A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The guidelines include important information about this grant, including how you can use the funding. These guidelines apply to Content projects only.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00593FE8" w:rsidP="541CD86A" w:rsidRDefault="00593FE8" w14:paraId="5DF1FCD6" w14:textId="147C7FC7">
+    <w:p w14:paraId="5DF1FCD6" w14:textId="147C7FC7" w:rsidR="00593FE8" w:rsidRDefault="00593FE8" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00593FE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">There are separate grant guidelines and application forms for </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:tooltip="Specialist Radio Programming" w:history="1" r:id="rId11">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="Specialist Radio Programming" w:history="1">
         <w:r w:rsidRPr="00593FE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Specialist Radio Programming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00593FE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA19CC" w:rsidR="00AB1285" w:rsidP="00AB1285" w:rsidRDefault="00AB1285" w14:paraId="13F93370" w14:textId="0B11AAE8">
+    <w:p w14:paraId="13F93370" w14:textId="0B11AAE8" w:rsidR="00AB1285" w:rsidRPr="00CA19CC" w:rsidRDefault="00AB1285" w:rsidP="00AB1285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA19CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Community Broadcasting Foundation Grants</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1285" w:rsidR="00AB1285" w:rsidP="00AB1285" w:rsidRDefault="00CA19CC" w14:paraId="55BB3CA0" w14:textId="5C60D553">
+    <w:p w14:paraId="55BB3CA0" w14:textId="5C60D553" w:rsidR="00AB1285" w:rsidRPr="00AB1285" w:rsidRDefault="00CA19CC" w:rsidP="00AB1285">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="464" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA19CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Community Broadcasting Foundation (CBF) grants provide funding support to community broadcasters and the community broadcasting sector to contribute to media diversity, social cohesion and an upskilled, innovative and resilient sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00FA19BC" w:rsidP="00CA19CC" w:rsidRDefault="00593FE8" w14:paraId="4B95AF4E" w14:textId="7FF01BCF">
+    <w:p w14:paraId="4B95AF4E" w14:textId="7FF01BCF" w:rsidR="00FA19BC" w:rsidRPr="00896051" w:rsidRDefault="00593FE8" w:rsidP="00CA19CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>CBF Content Grant Objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB670E" w:rsidP="541CD86A" w:rsidRDefault="00835915" w14:paraId="0DA53A1F" w14:textId="06D4C742">
+    <w:p w14:paraId="0DA53A1F" w14:textId="06D4C742" w:rsidR="00BB670E" w:rsidRDefault="00835915" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk56771099" w:id="0"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56771099"/>
       <w:r w:rsidRPr="541CD86A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Content grants increase and diversify the voices heard in Australian media by supporting the creation of compelling content.</w:t>
       </w:r>
-      <w:r w:rsidRPr="541CD86A" w:rsidR="69C9971E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="69C9971E" w:rsidRPr="541CD86A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE5800" w:rsidP="541CD86A" w:rsidRDefault="00CE5800" w14:paraId="2BECD03F" w14:textId="5534F49B">
+    <w:p w14:paraId="2BECD03F" w14:textId="5534F49B" w:rsidR="00CE5800" w:rsidRDefault="00CE5800" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D6093D" w:rsidP="541CD86A" w:rsidRDefault="00CE5800" w14:paraId="0BCE93C1" w14:textId="465F785F">
+    <w:p w14:paraId="0BCE93C1" w14:textId="465F785F" w:rsidR="00D6093D" w:rsidRDefault="00CE5800" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425241">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The objectives of Content grants are to support community media </w:t>
-[...27 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>The objectives of Content grants are to support community media organisations to:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00CB146F" w:rsidR="00CB146F" w:rsidP="00CB146F" w:rsidRDefault="00CB146F" w14:paraId="18E15DBB" w14:textId="77777777">
+    <w:p w14:paraId="18E15DBB" w14:textId="77777777" w:rsidR="00CB146F" w:rsidRPr="00CB146F" w:rsidRDefault="00CB146F" w:rsidP="00CB146F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB146F">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Increase community participation and engagement in community media that is inclusive and accessible to all</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB146F" w:rsidR="00CB146F" w:rsidP="00CB146F" w:rsidRDefault="00CB146F" w14:paraId="18D57FCA" w14:textId="77777777">
+    <w:p w14:paraId="18D57FCA" w14:textId="77777777" w:rsidR="00CB146F" w:rsidRPr="00CB146F" w:rsidRDefault="00CB146F" w:rsidP="00CB146F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB146F">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Amplify and reflect the voices, cultures and languages of Australia's diverse communities </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB146F" w:rsidR="00CB146F" w:rsidP="00CB146F" w:rsidRDefault="00CB146F" w14:paraId="51942C58" w14:textId="77777777">
+    <w:p w14:paraId="51942C58" w14:textId="77777777" w:rsidR="00CB146F" w:rsidRPr="00CB146F" w:rsidRDefault="00CB146F" w:rsidP="00CB146F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB146F">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Build audiences by supporting creativity, excellence and innovation in community media content production  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB146F" w:rsidP="00CB146F" w:rsidRDefault="00CB146F" w14:paraId="3C75FC24" w14:textId="77777777">
+    <w:p w14:paraId="3C75FC24" w14:textId="77777777" w:rsidR="00CB146F" w:rsidRDefault="00CB146F" w:rsidP="00CB146F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB146F">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Expand partnerships to explore new forms of storytelling across topics and platforms </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB146F" w:rsidR="00545652" w:rsidP="0062279A" w:rsidRDefault="0062279A" w14:paraId="6E871B93" w14:textId="2238DE34">
+    <w:p w14:paraId="6E871B93" w14:textId="2238DE34" w:rsidR="00545652" w:rsidRPr="00CB146F" w:rsidRDefault="0062279A" w:rsidP="0062279A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062279A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="WhatdotheCBFContentfundingobjectivesmean?" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:anchor="WhatdotheCBFContentfundingobjectivesmean?" w:history="1">
         <w:r w:rsidRPr="0062279A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>What do the CBF Content funding objectives mean?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00DE4DED" w:rsidP="6218430C" w:rsidRDefault="00DE4DED" w14:paraId="48B1D781" w14:textId="545EE944">
+    <w:p w14:paraId="48B1D781" w14:textId="545EE944" w:rsidR="00DE4DED" w:rsidRPr="00896051" w:rsidRDefault="00DE4DED" w:rsidP="6218430C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
-      <w:r w:rsidRPr="00896051" w:rsidR="00593FE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00593FE8" w:rsidRPr="00896051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>apply?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00DE4DED" w:rsidP="1BFB817D" w:rsidRDefault="00DE4DED" w14:paraId="69A54B0C" w14:textId="4FBCB1A4">
+    <w:p w14:paraId="69A54B0C" w14:textId="4FBCB1A4" w:rsidR="00DE4DED" w:rsidRPr="00EC189A" w:rsidRDefault="00DE4DED" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">You can apply for a Content grant if you are a current or prospective community broadcaster </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="0EC4DD80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="0EC4DD80" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">who is </w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>producing content for broadcast by a recognised community media organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00DE4DED" w:rsidP="00DE4DED" w:rsidRDefault="00DE4DED" w14:paraId="053D0DBD" w14:textId="38869A64">
+    <w:p w14:paraId="053D0DBD" w14:textId="38869A64" w:rsidR="00DE4DED" w:rsidRPr="00EC189A" w:rsidRDefault="00DE4DED" w:rsidP="00DE4DED">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">While the application process is open to any producer, the grant itself must be managed by one eligible organisation listed below. We </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="00A96B30">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidR="00A96B30" w:rsidRPr="00EC189A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>recommend</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> you negotiate an </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="004B57F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>auspice agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> with any auspice organisation you work with.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00DE4DED" w:rsidP="00DE4DED" w:rsidRDefault="00DE4DED" w14:paraId="1244C13D" w14:textId="77777777">
+    <w:p w14:paraId="1244C13D" w14:textId="77777777" w:rsidR="00DE4DED" w:rsidRPr="00EC189A" w:rsidRDefault="00DE4DED" w:rsidP="00DE4DED">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Eligible organisations include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36F76" w:rsidP="00F36F76" w:rsidRDefault="00F36F76" w14:paraId="6B5398D5" w14:textId="056B0855">
+    <w:p w14:paraId="6B5398D5" w14:textId="056B0855" w:rsidR="00F36F76" w:rsidRDefault="00F36F76" w:rsidP="00F36F76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F76">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F36F76" w:rsidR="00CA19CC">
+      <w:r w:rsidR="00CA19CC" w:rsidRPr="00F36F76">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>icensed</w:t>
       </w:r>
       <w:r w:rsidR="00CA19CC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="00DE4DED">
+      <w:r w:rsidR="00DE4DED" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r w:rsidR="00EF3972">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>broadcasting organisations (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4DED" w:rsidRPr="00EC189A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radio </w:t>
+      </w:r>
       <w:r w:rsidR="00EF3972">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or television </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4DED" w:rsidRPr="00EC189A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
       <w:r w:rsidR="00EF3972">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC189A" w:rsidR="00DE4DED">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4DED" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A227F" w:rsidP="007A227F" w:rsidRDefault="00F36F76" w14:paraId="7FB2C66B" w14:textId="77777777">
+    <w:p w14:paraId="7FB2C66B" w14:textId="77777777" w:rsidR="007A227F" w:rsidRDefault="00F36F76" w:rsidP="007A227F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F76">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> whose primary purpose is community broadcasting</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>First Nations community media organisations whose primary purpose is community broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C95283" w:rsidP="00C95283" w:rsidRDefault="007A227F" w14:paraId="6FDCE405" w14:textId="77777777">
+    <w:p w14:paraId="6FDCE405" w14:textId="77777777" w:rsidR="00C95283" w:rsidRDefault="007A227F" w:rsidP="00C95283">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A227F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">community media sector </w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community media sector organisations creating content for distribution on licensed community </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A227F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:t>organisations</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>community</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A227F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> broadcasting organisations</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B931A9" w:rsidP="00C95283" w:rsidRDefault="00B931A9" w14:paraId="3A44B4FF" w14:textId="107142E5">
+    <w:p w14:paraId="3A44B4FF" w14:textId="107142E5" w:rsidR="00B931A9" w:rsidRDefault="00B931A9" w:rsidP="00C95283">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B931A9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> providing services accessed by community broadcasters or creating content for community broadcasting:</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>incorporated not-for-profit organisations providing services accessed by community broadcasters or creating content for community broadcasting:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015778F" w:rsidR="0015778F" w:rsidP="0015778F" w:rsidRDefault="0015778F" w14:paraId="454848AA" w14:textId="728F9682">
+    <w:p w14:paraId="454848AA" w14:textId="728F9682" w:rsidR="0015778F" w:rsidRPr="0015778F" w:rsidRDefault="0015778F" w:rsidP="0015778F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="00E44F5C">
+      <w:r w:rsidR="00E44F5C" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="0025122D">
+      <w:r w:rsidR="0025122D" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> auspic</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="00E44F5C">
+      <w:r w:rsidR="00E44F5C" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e applications </w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="0025122D">
+      <w:r w:rsidR="0025122D" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">on behalf of independent </w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="00E44F5C">
+      <w:r w:rsidR="00E44F5C" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">content </w:t>
       </w:r>
       <w:r w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>creators</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015778F" w:rsidR="0025122D" w:rsidP="0015778F" w:rsidRDefault="001045CC" w14:paraId="19CFA8D7" w14:textId="717E75BB">
+    <w:p w14:paraId="19CFA8D7" w14:textId="717E75BB" w:rsidR="0025122D" w:rsidRPr="0015778F" w:rsidRDefault="001045CC" w:rsidP="0015778F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>must have a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="00A339BF">
+      <w:r w:rsidR="00A339BF" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="0025122D">
+      <w:r w:rsidR="0025122D" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">distribution </w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="00A339BF">
+      <w:r w:rsidR="00A339BF" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>agreement with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="0025122D">
+      <w:r w:rsidR="0025122D" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="002A478A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>licensed</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015778F" w:rsidR="0025122D">
+      <w:r w:rsidR="0025122D" w:rsidRPr="0015778F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> community </w:t>
       </w:r>
       <w:r w:rsidR="002A478A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>broadcaster for first broadcast</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00AB3D2E" w:rsidP="6FBD13F1" w:rsidRDefault="00AB3D2E" w14:paraId="06F7BE7A" w14:textId="45B05D28">
+    <w:p w14:paraId="06F7BE7A" w14:textId="45B05D28" w:rsidR="00AB3D2E" w:rsidRPr="00EC189A" w:rsidRDefault="00AB3D2E" w:rsidP="6FBD13F1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Whatarecommunitymediasectororganisations?" r:id="rId14">
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00E22322">
+      <w:hyperlink r:id="rId14" w:anchor="Whatarecommunitymediasectororganisations?" w:history="1">
+        <w:r w:rsidR="00E22322" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">What </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00FB3C5F">
+        <w:r w:rsidR="00FB3C5F" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>are</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00E22322">
+        <w:r w:rsidR="00E22322" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> community</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00FB3C5F">
+        <w:r w:rsidR="00FB3C5F" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> media</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00E22322">
+        <w:r w:rsidR="00E22322" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> sector organisation</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00FB3C5F">
+        <w:r w:rsidR="00FB3C5F" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC189A" w:rsidR="00E22322">
+        <w:r w:rsidR="00E22322" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00835915" w:rsidP="00835915" w:rsidRDefault="00835915" w14:paraId="55741D29" w14:textId="77777777">
+    <w:p w14:paraId="55741D29" w14:textId="77777777" w:rsidR="00835915" w:rsidRPr="00EC189A" w:rsidRDefault="00835915" w:rsidP="00835915">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="Howdowedefinewhoisarecognisedcommunitymediaorganisation?" r:id="rId15">
+      <w:hyperlink r:id="rId15" w:anchor="Howdowedefinewhoisarecognisedcommunitymediaorganisation?" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>How do we define who is a recognised community media organisation?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="002B7DD6" w:rsidP="002B7DD6" w:rsidRDefault="00835915" w14:paraId="24085CDA" w14:textId="6FDED442">
+    <w:p w14:paraId="24085CDA" w14:textId="6FDED442" w:rsidR="002B7DD6" w:rsidRPr="00EC189A" w:rsidRDefault="00835915" w:rsidP="002B7DD6">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>FAQ: </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="whatiscommunitymedia?" r:id="rId16">
+      <w:hyperlink r:id="rId16" w:anchor="whatiscommunitymedia?" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>What is community media?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00FA19BC" w:rsidP="6218430C" w:rsidRDefault="00CF7AD3" w14:paraId="0DAD0AD5" w14:textId="11632829">
+    <w:p w14:paraId="0DAD0AD5" w14:textId="11632829" w:rsidR="00FA19BC" w:rsidRPr="00896051" w:rsidRDefault="00CF7AD3" w:rsidP="6218430C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How much </w:t>
       </w:r>
-      <w:r w:rsidRPr="00896051" w:rsidR="00063024">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00063024" w:rsidRPr="00896051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>can you apply for</w:t>
       </w:r>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D855B2" w:rsidP="00D855B2" w:rsidRDefault="00155B5E" w14:paraId="01683CD2" w14:textId="77777777">
+    <w:p w14:paraId="01683CD2" w14:textId="77777777" w:rsidR="00D855B2" w:rsidRDefault="00155B5E" w:rsidP="00D855B2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>You can apply for any number of content project</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00EC189A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EC189A" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. A maximum of six content projects can be supported per organisation, per ﬁnancial year, excluding support for Specialist Radio Programming. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C1384" w:rsidP="00D855B2" w:rsidRDefault="55103BE9" w14:paraId="74B92B54" w14:textId="796DB93C">
+    <w:p w14:paraId="74B92B54" w14:textId="796DB93C" w:rsidR="001C1384" w:rsidRDefault="55103BE9" w:rsidP="00D855B2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>All applications will be competitively assessed and may be funded in full, in part or not at all based on the merits of the application and the demand for funding in any given grant round.</w:t>
       </w:r>
       <w:r w:rsidR="00B53F23">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53F23" w:rsidR="00B53F23">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00B53F23" w:rsidRPr="00B53F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Where appropriate we will fully fund an application that is highly ranked</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E6937" w:rsidR="66F7C664" w:rsidP="1BFB817D" w:rsidRDefault="66F7C664" w14:paraId="70C69554" w14:textId="4FBDC51E">
+    <w:p w14:paraId="70C69554" w14:textId="4FBDC51E" w:rsidR="66F7C664" w:rsidRPr="008E6937" w:rsidRDefault="66F7C664" w:rsidP="1BFB817D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="98" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6937">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding support is available from either one or a mix of General, Ethnic, First Nations, or Radio Reading </w:t>
       </w:r>
       <w:r w:rsidR="002A7B19">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>budgets</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6937">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, depending on eligibility to those </w:t>
       </w:r>
       <w:r w:rsidR="00A055E4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>budgets</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6937">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00490B54" w:rsidP="00490B54" w:rsidRDefault="00490B54" w14:paraId="72054950" w14:textId="77777777">
+    <w:p w14:paraId="72054950" w14:textId="77777777" w:rsidR="00490B54" w:rsidRDefault="00490B54" w:rsidP="00490B54">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00490B54" w:rsidR="00490B54" w:rsidP="00490B54" w:rsidRDefault="00490B54" w14:paraId="7F8A03F2" w14:textId="1EEFD684">
+    <w:p w14:paraId="7F8A03F2" w14:textId="1EEFD684" w:rsidR="00490B54" w:rsidRPr="00490B54" w:rsidRDefault="00490B54" w:rsidP="00490B54">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490B54">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Ethnic funding is available for all, or part, of your Content grant if you are an ethnic licensed station or your application includes content relevant to culturally and linguistically diverse communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490B54" w:rsidR="00490B54" w:rsidP="00490B54" w:rsidRDefault="00490B54" w14:paraId="6CC65426" w14:textId="77777777">
+    <w:p w14:paraId="6CC65426" w14:textId="77777777" w:rsidR="00490B54" w:rsidRPr="00490B54" w:rsidRDefault="00490B54" w:rsidP="00490B54">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00490B54" w:rsidP="00490B54" w:rsidRDefault="00490B54" w14:paraId="7D4C7979" w14:textId="0F9722AE">
+    <w:p w14:paraId="7D4C7979" w14:textId="0F9722AE" w:rsidR="00490B54" w:rsidRDefault="00490B54" w:rsidP="00490B54">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490B54">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Disability project funding is available to support content projects made by and for people with a disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008362B" w:rsidP="1BFB817D" w:rsidRDefault="00A30DC9" w14:paraId="59EC96B4" w14:textId="0FF4767B">
+    <w:p w14:paraId="59EC96B4" w14:textId="0FF4767B" w:rsidR="0008362B" w:rsidRDefault="00A30DC9" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30DC9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The funds available for allocation in Content Grants including Specialist Radio Programming, in 202</w:t>
       </w:r>
       <w:r w:rsidR="00EE42AE">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A30DC9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
       <w:r w:rsidR="00EE42AE">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A30DC9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> can support the following activities up to the following amounts:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9206" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6279"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1389"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="23C94A54" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="23C94A54" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="149886A8" w14:textId="77777777">
+          <w:p w14:paraId="149886A8" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="3A7299E6" w14:textId="77777777">
+          <w:p w14:paraId="3A7299E6" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Round 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="5986CF3D" w14:textId="77777777">
+          <w:p w14:paraId="5986CF3D" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Round 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="2AAB8A4A" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="2AAB8A4A" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="7C3532F5" w14:textId="77777777">
+          <w:p w14:paraId="7C3532F5" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Content relevant to Ethnic communities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="1FF0D4EC" w14:textId="4AE41449">
+          <w:p w14:paraId="1FF0D4EC" w14:textId="4AE41449" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00AC4B2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00AC4B2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="75251535" w14:textId="181F2793">
+          <w:p w14:paraId="75251535" w14:textId="181F2793" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00AC4B2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00AC4B2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>256</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="3390E067" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="3390E067" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="11E5126D" w14:textId="77777777">
+          <w:p w14:paraId="11E5126D" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Content relevant to First Nations communities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="1C009566" w14:textId="1D147B1E">
+          <w:p w14:paraId="1C009566" w14:textId="1D147B1E" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>903</w:t>
             </w:r>
             <w:r w:rsidR="00AC4B2D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="5D702D90" w14:textId="4C9EFF4B">
+          <w:p w14:paraId="5D702D90" w14:textId="4C9EFF4B" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00724F80">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidR="00DA55D7">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00226A6E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>393</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="53C319E3" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="53C319E3" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="797686D0" w:rsidRDefault="003A4D59" w14:paraId="57FDA941" w14:textId="7E516476">
+          <w:p w14:paraId="57FDA941" w14:textId="7E516476" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="797686D0">
             <w:pPr>
-              <w:widowControl w:val="1"/>
+              <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="797686D0" w:rsidR="003A4D59">
+            <w:r w:rsidRPr="797686D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidRPr="797686D0" w:rsidR="732732DB">
+            <w:r w:rsidR="732732DB" w:rsidRPr="797686D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>adio Reading</w:t>
             </w:r>
-            <w:r w:rsidRPr="797686D0" w:rsidR="003A4D59">
+            <w:r w:rsidRPr="797686D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Programming relevant to people with a print disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="39531AA6" w14:textId="5D63A66F">
+          <w:p w14:paraId="39531AA6" w14:textId="5D63A66F" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00226A6E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
             <w:r w:rsidR="00DA55D7">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00226A6E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="44322BB2" w14:textId="07EAE694">
+          <w:p w14:paraId="44322BB2" w14:textId="07EAE694" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00DA55D7">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="00226A6E" w:rsidTr="797686D0" w14:paraId="6F35F843" w14:textId="77777777">
+      <w:tr w:rsidR="00226A6E" w:rsidRPr="003A4D59" w14:paraId="6F35F843" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="00226A6E" w:rsidP="003A4D59" w:rsidRDefault="00226A6E" w14:paraId="4A1855F1" w14:textId="36C87099">
+          <w:p w14:paraId="4A1855F1" w14:textId="36C87099" w:rsidR="00226A6E" w:rsidRPr="003A4D59" w:rsidRDefault="00226A6E" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Disability projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="00226A6E" w:rsidP="003A4D59" w:rsidRDefault="00226A6E" w14:paraId="22A5D7CB" w14:textId="068384F3">
+          <w:p w14:paraId="22A5D7CB" w14:textId="068384F3" w:rsidR="00226A6E" w:rsidRPr="003A4D59" w:rsidRDefault="00226A6E" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$75,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="00226A6E" w:rsidP="003A4D59" w:rsidRDefault="00226A6E" w14:paraId="4F544709" w14:textId="77B84E46">
+          <w:p w14:paraId="4F544709" w14:textId="77B84E46" w:rsidR="00226A6E" w:rsidRPr="003A4D59" w:rsidRDefault="00226A6E" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="0C002D91" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="0C002D91" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="797686D0" w:rsidRDefault="003A4D59" w14:paraId="7EC50B94" w14:textId="587C90D4">
+          <w:p w14:paraId="7EC50B94" w14:textId="587C90D4" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="274C5BF8" w:rsidP="797686D0">
             <w:pPr>
-              <w:widowControl w:val="1"/>
+              <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="797686D0" w:rsidR="274C5BF8">
+            <w:r w:rsidRPr="797686D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>General</w:t>
             </w:r>
-            <w:r w:rsidRPr="797686D0" w:rsidR="003A4D59">
+            <w:r w:rsidR="003A4D59" w:rsidRPr="797686D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="685A1F1B" w14:textId="48700DB0">
+          <w:p w14:paraId="685A1F1B" w14:textId="48700DB0" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="004D3213">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>871</w:t>
             </w:r>
             <w:r w:rsidR="006D511E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,6</w:t>
             </w:r>
             <w:r w:rsidR="004D3213">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="64682FD7" w14:textId="71BE2D83">
+          <w:p w14:paraId="64682FD7" w14:textId="71BE2D83" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="004D3213">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>96,847</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidTr="797686D0" w14:paraId="3CD095B4" w14:textId="77777777">
+      <w:tr w:rsidR="003A4D59" w:rsidRPr="003A4D59" w14:paraId="3CD095B4" w14:textId="77777777" w:rsidTr="797686D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6279" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="7DE0BAB6" w14:textId="77777777">
+          <w:p w14:paraId="7DE0BAB6" w14:textId="77777777" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Total available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="3167CA4F" w14:textId="515071A9">
+          <w:p w14:paraId="3167CA4F" w14:textId="515071A9" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> $</w:t>
             </w:r>
             <w:r w:rsidR="006D511E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3,</w:t>
             </w:r>
             <w:r w:rsidR="004D3213">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>222</w:t>
             </w:r>
             <w:r w:rsidR="006D511E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00FD3B30">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>825</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A4D59" w:rsidR="003A4D59" w:rsidP="003A4D59" w:rsidRDefault="003A4D59" w14:paraId="75C90BA4" w14:textId="21EA6850">
+          <w:p w14:paraId="75C90BA4" w14:textId="21EA6850" w:rsidR="003A4D59" w:rsidRPr="003A4D59" w:rsidRDefault="003A4D59" w:rsidP="003A4D59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4D59">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00D855B2">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00FD3B30">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>42,496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00233341" w:rsidR="00143774" w:rsidP="00233341" w:rsidRDefault="00B1601B" w14:paraId="2E5F4433" w14:textId="52F978EE">
+    <w:p w14:paraId="2E5F4433" w14:textId="52F978EE" w:rsidR="00143774" w:rsidRPr="00233341" w:rsidRDefault="00B1601B" w:rsidP="00233341">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1601B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> available funds are approximate and are subject to change.</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Please note: available funds are approximate and are subject to change.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00425241" w:rsidR="00CE5800" w:rsidP="541CD86A" w:rsidRDefault="00CE5800" w14:paraId="29EE6D94" w14:textId="4F7AA02A">
+    <w:p w14:paraId="29EE6D94" w14:textId="4F7AA02A" w:rsidR="00CE5800" w:rsidRPr="00425241" w:rsidRDefault="00CE5800" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425241">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Requests for more than $20,000</w:t>
       </w:r>
       <w:r w:rsidR="008D194C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED553E" w:rsidP="1BFB817D" w:rsidRDefault="00ED553E" w14:paraId="350C8537" w14:textId="34A995B4">
+    <w:p w14:paraId="350C8537" w14:textId="34A995B4" w:rsidR="00ED553E" w:rsidRDefault="00ED553E" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Applications requesting $</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00835915">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00835915" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">0,000 or more </w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> demonstrate financial contributions from other funding sources such as other funding partners, sponsors, crowdfunding or financial contributions from your organisation’s own resources. Contributions cannot include other CBF funding</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="53FC2777">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="53FC2777" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, in-kind or volunteer support</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The proportion of the co-contribution </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00A16293">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00A16293" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be considered in assessment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B7D5D" w:rsidR="005B7D5D" w:rsidP="1BFB817D" w:rsidRDefault="005B7D5D" w14:paraId="68E0F62D" w14:textId="7972BEE9">
+    <w:p w14:paraId="68E0F62D" w14:textId="7972BEE9" w:rsidR="005B7D5D" w:rsidRPr="005B7D5D" w:rsidRDefault="005B7D5D" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7D5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7D5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" w:anchor="Whatarein-kindcontributions?" r:id="rId17">
+      <w:hyperlink r:id="rId17" w:anchor="Whatarein-kindcontributions?" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005B7D5D">
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>What are in-kind contributions?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00233341" w:rsidP="1BFB817D" w:rsidRDefault="00233341" w14:paraId="0A9DD990" w14:textId="77777777">
+    <w:p w14:paraId="0A9DD990" w14:textId="77777777" w:rsidR="00233341" w:rsidRDefault="00233341" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00233341" w:rsidP="1BFB817D" w:rsidRDefault="00233341" w14:paraId="51369B1C" w14:textId="77777777">
+    <w:p w14:paraId="51369B1C" w14:textId="77777777" w:rsidR="00233341" w:rsidRDefault="00233341" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008E6937" w:rsidR="188370EB" w:rsidP="1BFB817D" w:rsidRDefault="188370EB" w14:paraId="1B818D5E" w14:textId="64B00EDA">
+    <w:p w14:paraId="1B818D5E" w14:textId="64B00EDA" w:rsidR="188370EB" w:rsidRPr="008E6937" w:rsidRDefault="188370EB" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6937">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Multi-year Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E4235" w:rsidR="006D1294" w:rsidP="1BFB817D" w:rsidRDefault="006D1294" w14:paraId="5E00FB2F" w14:textId="4EFE7481">
+    <w:p w14:paraId="5E00FB2F" w14:textId="4EFE7481" w:rsidR="006D1294" w:rsidRPr="003E4235" w:rsidRDefault="006D1294" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4235">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00C15F9E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4235">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply for multi-year funding support if you have been supported for similar activities by the CBF in previous years. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4235" w:rsidR="16CCA671">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidR="16CCA671" w:rsidRPr="003E4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">New activities are less likely to be supported with multi-year funding. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4235" w:rsidR="541CD86A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidR="541CD86A" w:rsidRPr="003E4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">You can apply for a multi-year grant for </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4235" w:rsidR="541CD86A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidR="541CD86A" w:rsidRPr="003E4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>up to</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4235" w:rsidR="541CD86A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidR="541CD86A" w:rsidRPr="003E4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> three years.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6BD1" w:rsidP="0079060E" w:rsidRDefault="007F6BD1" w14:paraId="1E6280CF" w14:textId="38B04983">
+    <w:p w14:paraId="1E6280CF" w14:textId="38B04983" w:rsidR="007F6BD1" w:rsidRDefault="007F6BD1" w:rsidP="0079060E">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>FAQ Link</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="Howwillmulti-yearfundingwork?" r:id="rId18">
+      <w:hyperlink r:id="rId18" w:anchor="Howwillmulti-yearfundingwork?" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>How does multi-year funding support work?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="000F5DD4" w:rsidR="000F5DD4" w:rsidP="000F5DD4" w:rsidRDefault="000F5DD4" w14:paraId="7860ABD6" w14:textId="77777777">
+    <w:p w14:paraId="7860ABD6" w14:textId="77777777" w:rsidR="000F5DD4" w:rsidRPr="000F5DD4" w:rsidRDefault="000F5DD4" w:rsidP="000F5DD4">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Calculating wages for your project</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F5DD4" w:rsidR="000F5DD4" w:rsidP="000F5DD4" w:rsidRDefault="000F5DD4" w14:paraId="2FAD28EE" w14:textId="77777777">
+    <w:p w14:paraId="2FAD28EE" w14:textId="77777777" w:rsidR="000F5DD4" w:rsidRPr="000F5DD4" w:rsidRDefault="000F5DD4" w:rsidP="000F5DD4">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Our Wages Rate Guide outlines what we consider reasonable. If wages listed in the project are above the rates listed in our guide, you will need to explain why (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>: experience or specialist expertise in a particular field).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F5DD4" w:rsidR="000F5DD4" w:rsidP="000F5DD4" w:rsidRDefault="000F5DD4" w14:paraId="249282AA" w14:textId="0463FF12">
+    <w:p w14:paraId="249282AA" w14:textId="0463FF12" w:rsidR="000F5DD4" w:rsidRPr="000F5DD4" w:rsidRDefault="000F5DD4" w:rsidP="000F5DD4">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5DD4">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:tooltip="Can I apply for wages under Content grants?" w:history="1" w:anchor="CanIapplyforwagesunderContentgrants?" r:id="rId19">
+      <w:hyperlink r:id="rId19" w:anchor="CanIapplyforwagesunderContentgrants?" w:tgtFrame="_blank" w:tooltip="Can I apply for wages under Content grants?" w:history="1">
         <w:r w:rsidRPr="000F5DD4">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:color w:val="D34600"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Can I apply for wages under Content Grants?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FA19BC" w:rsidP="006A79E1" w:rsidRDefault="00CF7AD3" w14:paraId="4B179B37" w14:textId="77777777">
+    <w:p w14:paraId="4B179B37" w14:textId="77777777" w:rsidR="00FA19BC" w:rsidRDefault="00CF7AD3" w:rsidP="006A79E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>What conditions apply?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="20AF2856" w14:textId="77777777">
+    <w:p w14:paraId="20AF2856" w14:textId="77777777" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>The production must be ﬁrst broadcast by a licensed community broadcasting organisation and, where possible, must continue to be made available to that organisation for re broadcast on request.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="7AAB2E86" w14:textId="77777777">
+    <w:p w14:paraId="7AAB2E86" w14:textId="77777777" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>You must acknowledge the CBF’s ﬁnancial support as detailed in our Acknowledgment Toolkit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="1424CF3B" w14:textId="77777777">
+    <w:p w14:paraId="1424CF3B" w14:textId="77777777" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>You must ensure a sample of the production is made available for publication on the CBF website.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="632ECA58" w14:textId="77777777">
+    <w:p w14:paraId="632ECA58" w14:textId="77777777" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The CBF will not acquire a copyright interest in funded content and Intellectual Property Rights will remain with the creator of the content, subject to any third-party Intellectual Property Rights contained within the content or your assignment of that copyright to other parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="15158FDA" w14:textId="77777777">
+    <w:p w14:paraId="15158FDA" w14:textId="77777777" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will however be required to provide </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a permanent, irrevocable, free, world-wide, non-exclusive licence to use, reproduce, publish and adapt the content resulting from CBF support for any CBF purpose, which excludes commercialisation of the content. As such you will be required, at your own cost, to undertake reasonable endeavours to attain this licence from any third-party Intellectual Property Rights owners of the content supported</w:t>
+        <w:t>You will however be required to provide the CBF a permanent, irrevocable, free, world-wide, non-exclusive licence to use, reproduce, publish and adapt the content resulting from CBF support for any CBF purpose, which excludes commercialisation of the content. As such you will be required, at your own cost, to undertake reasonable endeavours to attain this licence from any third-party Intellectual Property Rights owners of the content supported</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C41E2" w:rsidR="002C41E2" w:rsidP="002C41E2" w:rsidRDefault="002C41E2" w14:paraId="561C1E05" w14:textId="773C57AA">
+    <w:p w14:paraId="561C1E05" w14:textId="773C57AA" w:rsidR="002C41E2" w:rsidRPr="002C41E2" w:rsidRDefault="002C41E2" w:rsidP="002C41E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41E2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The CBF will not, without prior permission, use any funded content for CBF purposes which </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> sacred or of cultural significance by First Nations peoples and communities.</w:t>
+        <w:t>The CBF will not, without prior permission, use any funded content for CBF purposes which is considered to be sacred or of cultural significance by First Nations peoples and communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00FA19BC" w:rsidP="6218430C" w:rsidRDefault="00CF7AD3" w14:paraId="76AA9BEF" w14:textId="3CA66A37">
+    <w:p w14:paraId="76AA9BEF" w14:textId="3CA66A37" w:rsidR="00FA19BC" w:rsidRPr="00896051" w:rsidRDefault="00CF7AD3" w:rsidP="6218430C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">What can you </w:t>
       </w:r>
-      <w:r w:rsidRPr="00896051" w:rsidR="00CE5800">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00CE5800" w:rsidRPr="00896051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">use the grant </w:t>
       </w:r>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000722A6" w:rsidR="000722A6" w:rsidP="000722A6" w:rsidRDefault="002E6095" w14:paraId="31DB3830" w14:textId="77777777">
+    <w:p w14:paraId="31DB3830" w14:textId="77777777" w:rsidR="000722A6" w:rsidRPr="000722A6" w:rsidRDefault="002E6095" w:rsidP="000722A6">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000722A6">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Content grants support the development, production and distribution of content including:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E6095" w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="27E1971C" w14:textId="6B0820B2">
+    <w:p w14:paraId="27E1971C" w14:textId="6B0820B2" w:rsidR="002E6095" w:rsidRPr="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>events and festivals with a music, arts and culture focus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E6095" w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="146EDC86" w14:textId="77777777">
+    <w:p w14:paraId="146EDC86" w14:textId="77777777" w:rsidR="002E6095" w:rsidRPr="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>news, current affairs and public interest journalism</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E6095" w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="7C0EC1DD" w14:textId="77777777">
+    <w:p w14:paraId="7C0EC1DD" w14:textId="77777777" w:rsidR="002E6095" w:rsidRPr="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>content from under-represented voices for example: young people, older people, religious communities, LGBTIQA+ communities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E6095" w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="5D303C89" w14:textId="77777777">
+    <w:p w14:paraId="5D303C89" w14:textId="77777777" w:rsidR="002E6095" w:rsidRPr="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>content made by and for people with a disability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="6A79B45C" w14:textId="77777777">
+    <w:p w14:paraId="6A79B45C" w14:textId="77777777" w:rsidR="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>content that represents and meets the needs and interests of local communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E6095" w:rsidP="002E6095" w:rsidRDefault="002E6095" w14:paraId="2C986B44" w14:textId="77777777">
+    <w:p w14:paraId="2C986B44" w14:textId="77777777" w:rsidR="002E6095" w:rsidRDefault="002E6095" w:rsidP="002E6095">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="961" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002E6095" w:rsidR="00173EAA" w:rsidP="002E6095" w:rsidRDefault="00173EAA" w14:paraId="13A8D86A" w14:textId="5A0929E0">
+    <w:p w14:paraId="13A8D86A" w14:textId="5A0929E0" w:rsidR="00173EAA" w:rsidRPr="002E6095" w:rsidRDefault="00173EAA" w:rsidP="002E6095">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6095">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Content development and distribution costs directly associated with the production and delivery of a speciﬁc program or project, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA6F93" w:rsidR="00CA6F93" w:rsidP="00CA6F93" w:rsidRDefault="00173EAA" w14:paraId="150B8356" w14:textId="2DE27721">
+    <w:p w14:paraId="150B8356" w14:textId="2DE27721" w:rsidR="00CA6F93" w:rsidRPr="00CA6F93" w:rsidRDefault="00173EAA" w:rsidP="00CA6F93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6F93">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>project speciﬁc wage support</w:t>
       </w:r>
@@ -3554,1764 +3396,1728 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6F93">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> presenters, producers, cast, crew, project management, techn</w:t>
       </w:r>
       <w:r w:rsidR="00DE1740">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>icians</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA6F93" w:rsidR="00173EAA" w:rsidP="00CA6F93" w:rsidRDefault="00173EAA" w14:paraId="70F5F724" w14:textId="6EBE22E2">
+    <w:p w14:paraId="70F5F724" w14:textId="6EBE22E2" w:rsidR="00173EAA" w:rsidRPr="00CA6F93" w:rsidRDefault="00173EAA" w:rsidP="00CA6F93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6F93">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>program speciﬁc needs</w:t>
       </w:r>
       <w:r w:rsidR="00DE1740">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6F93">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research materials, music and copyright purchases, relevant project-speciﬁc insurance such as defamation insurance for a special broadcast event, travel, marketing, development resources, TV studio hire, venue hire, small equipment, equipment hire, catering, </w:t>
+        <w:t xml:space="preserve"> research materials, music and copyright purchases, relevant project-speciﬁc insurance such as defamation insurance for a special broadcast event, travel, marketing, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6F93">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>materials for set design, costumes and props, make-up, interpreters, subtitles and captioning, program speciﬁc training, phone/internet costs, program website costs, production support and facilities</w:t>
+        <w:t>development resources, TV studio hire, venue hire, small equipment, equipment hire, catering, materials for set design, costumes and props, make-up, interpreters, subtitles and captioning, program speciﬁc training, phone/internet costs, program website costs, production support and facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95AB7" w:rsidP="55C304B8" w:rsidRDefault="00173EAA" w14:paraId="5AD4B899" w14:textId="150A345C">
+    <w:p w14:paraId="5AD4B899" w14:textId="150A345C" w:rsidR="00B95AB7" w:rsidRDefault="00173EAA" w:rsidP="55C304B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>organisational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> support: administration costs for funded projects (up to $1,000 per project).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA37F0" w:rsidP="1BFB817D" w:rsidRDefault="00BA37F0" w14:paraId="1D8C6953" w14:textId="77777777">
+    <w:p w14:paraId="1D8C6953" w14:textId="77777777" w:rsidR="00BA37F0" w:rsidRDefault="00BA37F0" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA37F0" w:rsidR="00FB1003" w:rsidP="1BFB817D" w:rsidRDefault="00DD0BD5" w14:paraId="54275DC9" w14:textId="05EB20C4">
+    <w:p w14:paraId="54275DC9" w14:textId="05EB20C4" w:rsidR="00FB1003" w:rsidRPr="00BA37F0" w:rsidRDefault="00DD0BD5" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">We support the production of new </w:t>
       </w:r>
       <w:r w:rsidR="00727B33">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>content</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="006B5332">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="006B5332" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>established</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects, including new episodes of </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="6593B59F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="6593B59F" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>existing</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> programs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00173EAA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00173EAA" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00425241" w:rsidR="00FB1003" w:rsidP="541CD86A" w:rsidRDefault="00BA37F0" w14:paraId="1B3C3580" w14:textId="3E507AA2">
+    <w:p w14:paraId="1B3C3580" w14:textId="3E507AA2" w:rsidR="00FB1003" w:rsidRPr="00425241" w:rsidRDefault="00BA37F0" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425241">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>For inspiration and examples of impactful Content grant ideas, please see</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00425241">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t xml:space="preserve"> Inspiration for your Content grant application.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00425241" w:rsidDel="00BA37F0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4829" w:rsidR="00BA37F0" w:rsidP="00AA4829" w:rsidRDefault="00BA37F0" w14:paraId="355E79AE" w14:textId="77777777">
+    <w:p w14:paraId="355E79AE" w14:textId="77777777" w:rsidR="00BA37F0" w:rsidRPr="00AA4829" w:rsidRDefault="00BA37F0" w:rsidP="00AA4829">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA4829">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Helpful links</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00425241" w:rsidR="00BA37F0" w:rsidP="00BA37F0" w:rsidRDefault="00BA37F0" w14:paraId="046ECF3F" w14:textId="77777777">
+    <w:p w14:paraId="046ECF3F" w14:textId="77777777" w:rsidR="00BA37F0" w:rsidRPr="00425241" w:rsidRDefault="00BA37F0" w:rsidP="00BA37F0">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:tgtFrame="_blank" w:tooltip="Supporting Content Framework" w:history="1" r:id="rId21">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:tooltip="Supporting Content Framework" w:history="1">
         <w:r w:rsidRPr="00425241">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Supporting Content Framework</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="1BFB817D" w:rsidP="1BFB817D" w:rsidRDefault="1BFB817D" w14:paraId="7655E9FE" w14:textId="69370897">
+    <w:p w14:paraId="7655E9FE" w14:textId="69370897" w:rsidR="1BFB817D" w:rsidRDefault="1BFB817D" w:rsidP="1BFB817D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00CF7AD3" w:rsidP="541CD86A" w:rsidRDefault="00CF7AD3" w14:paraId="38D9C84A" w14:textId="2DFAA9C9">
+    <w:p w14:paraId="38D9C84A" w14:textId="2DFAA9C9" w:rsidR="00CF7AD3" w:rsidRPr="00896051" w:rsidRDefault="00CF7AD3" w:rsidP="541CD86A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>What can't you use the grant for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="541CD86A" w:rsidP="541CD86A" w:rsidRDefault="541CD86A" w14:paraId="134673E0" w14:textId="12687CFB">
+    <w:p w14:paraId="134673E0" w14:textId="12687CFB" w:rsidR="541CD86A" w:rsidRDefault="541CD86A" w:rsidP="541CD86A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Community TV Pilot programs*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00173EAA" w:rsidRDefault="00CF7AD3" w14:paraId="1C358EF5" w14:textId="3638D19D">
+    <w:p w14:paraId="1C358EF5" w14:textId="3638D19D" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Ongoing spec</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="00EC189A">
+      <w:r w:rsidR="00EC189A" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ialist program costs (First Nations</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ethnic, RPH programs), which should be applied for using a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="specialist-radio-programming-grants" r:id="rId22">
+      <w:hyperlink r:id="rId22" w:anchor="specialist-radio-programming-grants" w:history="1">
         <w:r w:rsidRPr="005B7B68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Specialist Radio Programming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> application form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00173EAA" w:rsidRDefault="00CF7AD3" w14:paraId="4DBA0340" w14:textId="4B1D9BD7">
+    <w:p w14:paraId="4DBA0340" w14:textId="4B1D9BD7" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational costs, training, or equipment which can be applied for as part of a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="development-operations-grants" r:id="rId23">
+      <w:hyperlink r:id="rId23" w:anchor="development-operations-grants" w:history="1">
         <w:r w:rsidRPr="00572DD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Development &amp; Operations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> grant application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE46D7" w:rsidR="009D587D" w:rsidP="009D587D" w:rsidRDefault="002B7DD6" w14:paraId="36208CE1" w14:textId="6AE6E756">
+    <w:p w14:paraId="36208CE1" w14:textId="6AE6E756" w:rsidR="009D587D" w:rsidRPr="00AE46D7" w:rsidRDefault="002B7DD6" w:rsidP="009D587D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="009D587D">
+      <w:r w:rsidR="009D587D" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ubsidies for station salary positions (see </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="009D587D">
+      <w:r w:rsidR="009D587D" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="009D587D">
+      <w:r w:rsidR="009D587D" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00AE46D7">
+      <w:r w:rsidR="00AE46D7" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE46D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://cbf.org.au/grants/faqs/" \l "CanIapplyforwagesunderContentgrants?" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00AE46D7">
+      <w:r w:rsidR="00AE46D7" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00AE46D7">
+      <w:r w:rsidR="00AE46D7" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AE46D7" w:rsidR="009D587D">
+      <w:r w:rsidR="009D587D" w:rsidRPr="00AE46D7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Can I apply for wages under Content grants?</w:t>
       </w:r>
       <w:r w:rsidR="008E6937">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00173EAA" w:rsidRDefault="00AE46D7" w14:paraId="741B9B91" w14:textId="47DA2FDA">
+    <w:p w14:paraId="741B9B91" w14:textId="48BFBCC0" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00AE46D7" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Costs incurred prior to</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="40360637">
+      <w:r w:rsidR="40360637" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 30 June </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="7AEB432C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00045607">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>2023</w:t>
+        <w:t>1 July 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00173EAA" w:rsidRDefault="00CF7AD3" w14:paraId="622C0A67" w14:textId="77777777">
+    <w:p w14:paraId="622C0A67" w14:textId="77777777" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Overseas travel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00173EAA" w:rsidRDefault="00CF7AD3" w14:paraId="4E97EDA7" w14:textId="3BA848F7">
+    <w:p w14:paraId="4E97EDA7" w14:textId="3BA848F7" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="541CD86A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Costs that could be met by an </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="541CD86A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>organisation’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="541CD86A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in-kind contribution, such as studio hire fees and administrative staﬀ work time</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="006535E2" w:rsidP="006535E2" w:rsidRDefault="006535E2" w14:paraId="1B9E87DE" w14:textId="2BCF11A9">
+    <w:p w14:paraId="1B9E87DE" w14:textId="2BCF11A9" w:rsidR="006535E2" w:rsidRPr="00EC189A" w:rsidRDefault="006535E2" w:rsidP="006535E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Contingency costs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54FE8" w:rsidP="00173EAA" w:rsidRDefault="00C54FE8" w14:paraId="77A1EB26" w14:textId="4ACD94A9">
+    <w:p w14:paraId="77A1EB26" w14:textId="4ACD94A9" w:rsidR="00C54FE8" w:rsidRDefault="00C54FE8" w:rsidP="00173EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">For </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC189A">
+        <w:t>For organisations receiving Sector Investment funding, activities that address agreed outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="006535E2" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>organisations</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC189A">
+        <w:t xml:space="preserve"> as per a current Sector Investment grant </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6937" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> receiving Sector Investment funding, activities that address agreed outcomes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC189A" w:rsidR="006535E2">
+        <w:t>agreement or</w:t>
+      </w:r>
+      <w:r w:rsidR="006535E2" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as per a current Sector Investment grant </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> address proposed outcomes in a current Sector Investment funding application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D6093D" w:rsidP="00D6093D" w:rsidRDefault="00D6093D" w14:paraId="134ADA2B" w14:textId="39A050CE">
+    <w:p w14:paraId="134ADA2B" w14:textId="39A050CE" w:rsidR="00D6093D" w:rsidRDefault="00D6093D" w:rsidP="00D6093D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D6093D" w:rsidR="00D6093D" w:rsidP="008E6937" w:rsidRDefault="008E6937" w14:paraId="5648B69E" w14:textId="5BFD896D">
+    <w:p w14:paraId="5648B69E" w14:textId="5BFD896D" w:rsidR="00D6093D" w:rsidRPr="00D6093D" w:rsidRDefault="008E6937" w:rsidP="008E6937">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00D6093D">
+      <w:r w:rsidR="00D6093D" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00D6093D">
+      <w:r w:rsidR="00D6093D" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="Whatisatvpilot?" r:id="rId24">
-        <w:r w:rsidRPr="1BFB817D" w:rsidR="00D6093D">
+      <w:hyperlink r:id="rId24" w:anchor="Whatisatvpilot?">
+        <w:r w:rsidR="00D6093D" w:rsidRPr="1BFB817D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>What is a TV Pilot program?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="00FA19BC" w:rsidP="541CD86A" w:rsidRDefault="00CF7AD3" w14:paraId="4CD73A32" w14:textId="1020A02D">
+    <w:p w14:paraId="4CD73A32" w14:textId="1020A02D" w:rsidR="00FA19BC" w:rsidRPr="00896051" w:rsidRDefault="00CF7AD3" w:rsidP="541CD86A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">How will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00896051" w:rsidR="00A16293">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00A16293" w:rsidRPr="00896051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> application be assessed?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1BFB817D" w:rsidP="1BFB817D" w:rsidRDefault="1BFB817D" w14:paraId="49F2491D" w14:textId="04DDD4D9">
+    <w:p w14:paraId="49F2491D" w14:textId="04DDD4D9" w:rsidR="1BFB817D" w:rsidRDefault="1BFB817D" w:rsidP="1BFB817D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="007364F2" w:rsidRDefault="001C1384" w14:paraId="3F503A28" w14:textId="77777777">
+    <w:p w14:paraId="3F503A28" w14:textId="77777777" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="007364F2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Your grant application will take the following journey:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="001C1384" w14:paraId="03D3F2EB" w14:textId="77777777">
+    <w:p w14:paraId="03D3F2EB" w14:textId="77777777" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Application prepared and submitted</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="001C1384" w14:paraId="751AC170" w14:textId="5C58FBDC">
+    <w:p w14:paraId="751AC170" w14:textId="5C58FBDC" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Application processed by Grants Support Team to ensure eligibility</w:t>
       </w:r>
       <w:r w:rsidR="00425241">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> criteria are met</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="001C1384" w14:paraId="1E7BDC00" w14:textId="745B13F4">
+    <w:p w14:paraId="1E7BDC00" w14:textId="745B13F4" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Application assessed against the criteria </w:t>
       </w:r>
       <w:r w:rsidR="00425241">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">listed below </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">by at least five assessors, including at least three members of our </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Grant Assessor Team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> and two members of the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId26">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Content Grants Advisory Committee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CGAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="005670F0" w14:paraId="10B3BEA6" w14:textId="75EEEFFC">
+    <w:p w14:paraId="10B3BEA6" w14:textId="75EEEFFC" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="005670F0" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>CGAC</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00FB1003">
+      <w:r w:rsidR="00FB1003" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> will consider priority weightings applied to a</w:t>
       </w:r>
       <w:r w:rsidR="00890483">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>ggregated</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00FB1003">
+      <w:r w:rsidR="00FB1003" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> score</w:t>
       </w:r>
       <w:r w:rsidR="00476448">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00FB1003">
+      <w:r w:rsidR="00FB1003" w:rsidRPr="1BFB817D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> and comments, and make funding recommendations to our Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="001C1384" w14:paraId="5AA5A731" w14:textId="77777777">
+    <w:p w14:paraId="5AA5A731" w14:textId="77777777" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding allocations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>ﬁnalised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> by our </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId27">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>Board of Directors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="00F14CDE" w:rsidRDefault="001C1384" w14:paraId="200BE82E" w14:textId="77777777">
+    <w:p w14:paraId="200BE82E" w14:textId="77777777" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="001C1384" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Grants Support Team advises applicants of funding decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C1384" w:rsidP="00717DE2" w:rsidRDefault="001C1384" w14:paraId="03D6FD56" w14:textId="675C250E">
+    <w:p w14:paraId="03D6FD56" w14:textId="675C250E" w:rsidR="001C1384" w:rsidRDefault="001C1384" w:rsidP="00717DE2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FAQ: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="howwilltheapplicationbeassessed?" r:id="rId28">
+      <w:hyperlink r:id="rId28" w:anchor="howwilltheapplicationbeassessed?" w:history="1">
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           </w:rPr>
           <w:t>How will the application be assessed</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC189A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005242D7" w:rsidP="00717DE2" w:rsidRDefault="005242D7" w14:paraId="550682F2" w14:textId="4EE28F50">
+    <w:p w14:paraId="550682F2" w14:textId="4EE28F50" w:rsidR="005242D7" w:rsidRDefault="005242D7" w:rsidP="00717DE2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005242D7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>All applications will be competitively assessed and may be funded in full, in part or not at all based on the merits of the application and the demand for funding in any given grant round.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005242D7" w:rsidR="009240E8" w:rsidP="00717DE2" w:rsidRDefault="00CB1049" w14:paraId="64A0DB0F" w14:textId="0781E74E">
+    <w:p w14:paraId="64A0DB0F" w14:textId="0781E74E" w:rsidR="009240E8" w:rsidRPr="005242D7" w:rsidRDefault="00CB1049" w:rsidP="00717DE2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB1049">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009240E8" w:rsidR="009240E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidR="009240E8" w:rsidRPr="009240E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Due to the volume of applications received, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91073" w:rsidR="009240E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidR="009240E8" w:rsidRPr="00D91073">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">applications are assessed based on the documentation provided at the time of submission. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009240E8" w:rsidR="009240E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidR="009240E8" w:rsidRPr="009240E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The CBF is unable to follow up on missing documentation after applications have been submitted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="1BFB817D" w:rsidRDefault="19E1818E" w14:paraId="333DD821" w14:textId="3745C95A">
+    <w:p w14:paraId="333DD821" w14:textId="3745C95A" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="19E1818E" w:rsidP="1BFB817D">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> or perspectives read and score your application (e.g. women to assess projects about women or film/TV projects to be assessed by assessors with experience in film/TV). </w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At least half of the assessors of applications for and by First Nations Australians, groups and organisations will be First Nations Australians. You may also recommend that assessors with particular skills or perspectives read and score your application (e.g. women to assess projects about women or film/TV projects to be assessed by assessors with experience in film/TV). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="001C1384" w:rsidP="541CD86A" w:rsidRDefault="00D91073" w14:paraId="675BE86C" w14:textId="075B4A2F">
+    <w:p w14:paraId="675BE86C" w14:textId="075B4A2F" w:rsidR="001C1384" w:rsidRPr="00EC189A" w:rsidRDefault="00D91073" w:rsidP="541CD86A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
-      <w:r w:rsidRPr="541CD86A" w:rsidR="001C1384">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="001C1384" w:rsidRPr="541CD86A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposal will be assessed on the following basis:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="3772"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidTr="008B5F4C" w14:paraId="7D37D5DC" w14:textId="77777777">
+      <w:tr w:rsidR="003462F3" w:rsidRPr="00EC189A" w14:paraId="7D37D5DC" w14:textId="77777777" w:rsidTr="008B5F4C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="1176A782" w14:textId="77777777">
+          <w:p w14:paraId="1176A782" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> Weighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2278" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="1004E2D9" w14:textId="77777777">
+          <w:p w14:paraId="1004E2D9" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="267F5049" w14:textId="77777777">
+          <w:p w14:paraId="267F5049" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Example application form questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidTr="008B5F4C" w14:paraId="3DE5A092" w14:textId="77777777">
+      <w:tr w:rsidR="003462F3" w:rsidRPr="00EC189A" w14:paraId="3DE5A092" w14:textId="77777777" w:rsidTr="008B5F4C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="621454DA" w14:textId="77777777">
+          <w:p w14:paraId="621454DA" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2278" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="410819D2" w14:textId="3A2A8EB8">
+          <w:p w14:paraId="410819D2" w14:textId="3A2A8EB8" w:rsidR="003462F3" w:rsidRPr="00593FE8" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Idea </w:t>
             </w:r>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="0040540E">
+            <w:r w:rsidR="0040540E" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">the application puts forward a reasonable proposal or concept for which there is a demonstrated need.  The proposal meets </w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="00425241">
+            <w:r w:rsidR="00425241" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">at least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="0040540E">
+            <w:r w:rsidR="0040540E" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="00425241">
+            <w:r w:rsidR="00425241" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="0040540E">
+            <w:r w:rsidR="0040540E" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the objectives of the grant category.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="003462F3" w:rsidP="00425241" w:rsidRDefault="003462F3" w14:paraId="6ED352F8" w14:textId="2A15E4D7">
+          <w:p w14:paraId="6ED352F8" w14:textId="2A15E4D7" w:rsidR="003462F3" w:rsidRPr="00593FE8" w:rsidRDefault="003462F3" w:rsidP="00425241">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133" w:right="211"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>What do you need CBF support to do and why is it important</w:t>
             </w:r>
-            <w:r w:rsidRPr="00593FE8" w:rsidR="009D587D">
+            <w:r w:rsidR="009D587D" w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> now</w:t>
             </w:r>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00425241" w:rsidRDefault="4CC5ABA1" w14:paraId="23959E46" w14:textId="77777777">
+          <w:p w14:paraId="23959E46" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="4CC5ABA1" w:rsidP="00425241">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133" w:right="211"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>How does this project meet the Content grant funding objectives?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidTr="008B5F4C" w14:paraId="0DD818E8" w14:textId="77777777">
+      <w:tr w:rsidR="003462F3" w:rsidRPr="00EC189A" w14:paraId="0DD818E8" w14:textId="77777777" w:rsidTr="008B5F4C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="2D4DE346" w14:textId="77777777">
+          <w:p w14:paraId="2D4DE346" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2278" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="2014ACEE" w14:textId="1636A310">
+          <w:p w14:paraId="2014ACEE" w14:textId="1636A310" w:rsidR="003462F3" w:rsidRPr="00593FE8" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Impact</w:t>
             </w:r>
             <w:r w:rsidR="00A76C1E">
@@ -5342,1366 +5148,1314 @@
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> / sector / community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="00A856AF" w:rsidP="00A856AF" w:rsidRDefault="00A856AF" w14:paraId="0C9C7A84" w14:textId="77777777">
+          <w:p w14:paraId="0C9C7A84" w14:textId="77777777" w:rsidR="00A856AF" w:rsidRPr="00593FE8" w:rsidRDefault="00A856AF" w:rsidP="00A856AF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Who is the target audience of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">your content? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="00A76C1E" w:rsidP="00A76C1E" w:rsidRDefault="00A76C1E" w14:paraId="13CB0F13" w14:textId="77777777">
+          <w:p w14:paraId="13CB0F13" w14:textId="77777777" w:rsidR="00A76C1E" w:rsidRPr="00593FE8" w:rsidRDefault="00A76C1E" w:rsidP="00A76C1E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>How will you measure its success?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FA707B" w:rsidR="00D6093D" w:rsidP="00D422D1" w:rsidRDefault="00D1464B" w14:paraId="3766E544" w14:textId="20595287">
+          <w:p w14:paraId="3766E544" w14:textId="20595287" w:rsidR="00D6093D" w:rsidRPr="00FA707B" w:rsidRDefault="00D1464B" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA707B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>How might this project achieve greater diversity in participation?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00593FE8" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="3AF2C0B8" w14:textId="01C8B669">
+          <w:p w14:paraId="3AF2C0B8" w14:textId="01C8B669" w:rsidR="003462F3" w:rsidRPr="00593FE8" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidTr="008B5F4C" w14:paraId="67C26C8E" w14:textId="77777777">
+      <w:tr w:rsidR="003462F3" w:rsidRPr="00EC189A" w14:paraId="67C26C8E" w14:textId="77777777" w:rsidTr="008B5F4C">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="36402964" w14:textId="77777777">
+          <w:p w14:paraId="36402964" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2278" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="00425241" w14:paraId="5680A224" w14:textId="6A677B55">
+          <w:p w14:paraId="5680A224" w14:textId="6A677B55" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="00425241" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC189A" w:rsidR="003462F3">
+            <w:r w:rsidR="003462F3" w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> –</w:t>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00EC189A" w:rsidR="003462F3">
+            <w:r w:rsidR="003462F3" w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>the application shows you can complete the project, demonstrating clear planning and good value for money.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="1FD91D7D" w14:textId="77777777">
+          <w:p w14:paraId="1FD91D7D" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>How will the proposal be carried out?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="674D1927" w14:textId="77777777">
+          <w:p w14:paraId="674D1927" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Who will be involved?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EC189A" w:rsidR="003462F3" w:rsidP="00D422D1" w:rsidRDefault="003462F3" w14:paraId="13CAD7B8" w14:textId="77777777">
+          <w:p w14:paraId="13CAD7B8" w14:textId="77777777" w:rsidR="003462F3" w:rsidRPr="00EC189A" w:rsidRDefault="003462F3" w:rsidP="00D422D1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC189A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Details of the project Budget.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00685787" w:rsidP="00685787" w:rsidRDefault="00685787" w14:paraId="174928CE" w14:textId="77777777">
+    <w:p w14:paraId="174928CE" w14:textId="77777777" w:rsidR="00685787" w:rsidRPr="00EC189A" w:rsidRDefault="00685787" w:rsidP="00685787">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00685787" w:rsidRDefault="00CF7AD3" w14:paraId="28CB8510" w14:textId="06F49BB6">
+    <w:p w14:paraId="28CB8510" w14:textId="06F49BB6" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00685787">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Your Content Grant application</w:t>
       </w:r>
       <w:r w:rsidR="00E81C10">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be considered by CGAC on the basis of:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="002B7DD6" w:rsidP="002463F1" w:rsidRDefault="1335D684" w14:paraId="24240CF4" w14:textId="46CE2E96">
+    <w:p w14:paraId="24240CF4" w14:textId="46CE2E96" w:rsidR="002B7DD6" w:rsidRPr="00EC189A" w:rsidRDefault="1335D684" w:rsidP="002463F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">aggregated assessment scores, including priority weightings to be applied </w:t>
       </w:r>
       <w:r w:rsidR="0096162F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> regional</w:t>
       </w:r>
       <w:r w:rsidR="001570EF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and remote </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>based organisations</w:t>
       </w:r>
       <w:r w:rsidR="001570EF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, excluding RIMO’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (+ 5%) and </w:t>
       </w:r>
       <w:r w:rsidR="00B14749">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>broadcasters (not auspice agencies)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> with an average annual income (over the past 3 years) less than $100,000 (+5%) (concurrent loadings may apply)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="002463F1" w:rsidRDefault="00CF7AD3" w14:paraId="42A3C06C" w14:textId="60CC995A">
+    <w:p w14:paraId="42A3C06C" w14:textId="60CC995A" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="002463F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">the number of projects funded per </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the number of projects funded per organisation</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00AC1364" w:rsidP="00D62289" w:rsidRDefault="00CF7AD3" w14:paraId="34F35C0D" w14:textId="77777777">
+    <w:p w14:paraId="34F35C0D" w14:textId="77777777" w:rsidR="00AC1364" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00D62289">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">the total funding amount funded per </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the total funding amount funded per organisation</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00D62289" w:rsidRDefault="00CF7AD3" w14:paraId="3B57CEAB" w14:textId="6B624B65">
+    <w:p w14:paraId="3B57CEAB" w14:textId="6B624B65" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00CF7AD3" w:rsidP="00D62289">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">balancing funding support between new ideas and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="00485BBF">
+      <w:r w:rsidR="00485BBF" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>established</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00A6313C" w:rsidP="00A6313C" w:rsidRDefault="00A6313C" w14:paraId="1A61ECEE" w14:textId="77777777">
+    <w:p w14:paraId="1A61ECEE" w14:textId="77777777" w:rsidR="00A6313C" w:rsidRPr="00EC189A" w:rsidRDefault="00A6313C" w:rsidP="00A6313C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>the total funding available in each round</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00F14CDE" w:rsidRDefault="00FB1003" w14:paraId="4C843264" w14:textId="2006C268">
+    <w:p w14:paraId="4C843264" w14:textId="2006C268" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00FB1003" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a balance of </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>regional, remote, suburban and metropolitan</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00F14CDE" w:rsidRDefault="00FB1003" w14:paraId="068DFFCC" w14:textId="087243BA">
+    <w:p w14:paraId="068DFFCC" w14:textId="087243BA" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00FB1003" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a balance across all </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>states and territories</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00F14CDE" w:rsidRDefault="00FB1003" w14:paraId="109AE3F1" w14:textId="6FC2769C">
+    <w:p w14:paraId="109AE3F1" w14:textId="6FC2769C" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00FB1003" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a balance between </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>local, multi-station and</w:t>
       </w:r>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> national focus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00FA19BC" w:rsidP="00F14CDE" w:rsidRDefault="00FB1003" w14:paraId="21275C2F" w14:textId="3D3D6991">
+    <w:p w14:paraId="21275C2F" w14:textId="3D3D6991" w:rsidR="00FA19BC" w:rsidRPr="00EC189A" w:rsidRDefault="00FB1003" w:rsidP="00F14CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BFB817D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a balance of </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BFB817D" w:rsidR="00CF7AD3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00CF7AD3" w:rsidRPr="1BFB817D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>audio, video and online platforms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="18526E04" w:rsidP="1DA8323C" w:rsidRDefault="18526E04" w14:paraId="6F021D66" w14:textId="4DD73F6A">
+    <w:p w14:paraId="6F021D66" w14:textId="4DD73F6A" w:rsidR="18526E04" w:rsidRPr="00EC189A" w:rsidRDefault="18526E04" w:rsidP="1DA8323C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a balance across </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC189A" w:rsidR="008F6E33">
+      <w:r w:rsidR="008F6E33" w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>a mix of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> communities of interest</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00896051" w:rsidR="004A53E1" w:rsidP="004A53E1" w:rsidRDefault="004A53E1" w14:paraId="261A1D3E" w14:textId="0E5BAFE3">
+    <w:p w14:paraId="261A1D3E" w14:textId="0E5BAFE3" w:rsidR="004A53E1" w:rsidRPr="00896051" w:rsidRDefault="004A53E1" w:rsidP="004A53E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you report on the grant if </w:t>
       </w:r>
-      <w:r w:rsidRPr="00896051" w:rsidR="00A16293">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidR="00A16293" w:rsidRPr="00896051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00896051">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> application is successful?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="35976430" w14:textId="1EF5A52C">
+    <w:p w14:paraId="35976430" w14:textId="1EF5A52C" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3662">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>If your application is successful, there will be information in your Grant Agreement regarding reporting requirements, including Progress and Final Reports.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="0BEB5431" w14:textId="77777777">
+    <w:p w14:paraId="0BEB5431" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="5E098B9B" w14:textId="77777777">
+    <w:p w14:paraId="5E098B9B" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3662">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Successful grants may be split into payments. Payment of a second instalment will be contingent upon receipt and approval of a grant Progress Report.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="2F3D8ECE" w14:textId="77777777">
+    <w:p w14:paraId="2F3D8ECE" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="679C31FA" w14:textId="77777777">
+    <w:p w14:paraId="679C31FA" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3662">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Your Grant Final Report will include a description of what the outcomes of the grant were, a financial report that shows how the grant was spent and a statement certifying that the grant was spent according to the terms of the Grant Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="6E36260C" w14:textId="77777777">
+    <w:p w14:paraId="6E36260C" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="2E5E9F95" w14:textId="77777777">
+    <w:p w14:paraId="2E5E9F95" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3662">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Successful applicants are reminded that grant funds can only be used for the purpose specified within your Grant Agreement. Any variation to that purpose must receive written agreement from the CBF beforehand.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B3662" w:rsidR="009B3662" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="7F1CEF77" w14:textId="77777777">
+    <w:p w14:paraId="7F1CEF77" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="009B3662" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00563F1E" w:rsidP="009B3662" w:rsidRDefault="009B3662" w14:paraId="14F9AB78" w14:textId="171EB8C9">
+    <w:p w14:paraId="14F9AB78" w14:textId="171EB8C9" w:rsidR="00563F1E" w:rsidRDefault="009B3662" w:rsidP="009B3662">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3662">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>If you have received more than the agreed threshold in CBF grants in a financial year, you will need to provide an Auditor’s Financial Certificate (AFC) declaring that grant funds have been expended in accordance with the terms of your grant agreement. We will advise you if this is necessary at the time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="009B3662" w:rsidP="00AA6F67" w:rsidRDefault="009B3662" w14:paraId="746CDB34" w14:textId="77777777">
+    <w:p w14:paraId="746CDB34" w14:textId="77777777" w:rsidR="009B3662" w:rsidRPr="00EC189A" w:rsidRDefault="009B3662" w:rsidP="00AA6F67">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EC189A" w:rsidR="00494C27" w:rsidP="00494C27" w:rsidRDefault="00494C27" w14:paraId="2570444F" w14:textId="0DF7B060">
+    <w:p w14:paraId="2570444F" w14:textId="0DF7B060" w:rsidR="00494C27" w:rsidRPr="00EC189A" w:rsidRDefault="00494C27" w:rsidP="00494C27">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>FAQ Link</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC189A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:anchor="grantReports" r:id="rId29">
-        <w:r w:rsidRPr="00EC189A" w:rsidR="006C3E6D">
+      <w:hyperlink r:id="rId29" w:anchor="grantReports">
+        <w:r w:rsidR="006C3E6D" w:rsidRPr="00EC189A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Grant Reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B95AB7" w:rsidP="00494C27" w:rsidRDefault="00B95AB7" w14:paraId="7CF414A5" w14:textId="77777777">
+    <w:p w14:paraId="7CF414A5" w14:textId="77777777" w:rsidR="00B95AB7" w:rsidRDefault="00B95AB7" w:rsidP="00494C27">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B95AB7" w:rsidSect="008D76EE">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
-      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1700" w:right="1320" w:bottom="1160" w:left="1000" w:header="0" w:footer="966" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="1A25E16F" w14:textId="77777777">
+    <w:p w14:paraId="75815018" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="3048B1BF" w14:textId="77777777">
+    <w:p w14:paraId="50ACFF80" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="407E178A" w14:textId="77777777"/>
+    <w:p w14:paraId="070CC567" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-614056008"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00835915" w:rsidRDefault="00835915" w14:paraId="0F686FD8" w14:textId="77777777">
+      <w:p w14:paraId="0F686FD8" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00835915" w:rsidP="002A2EB8" w:rsidRDefault="00835915" w14:paraId="349775A8" w14:textId="77777777">
+  <w:p w14:paraId="349775A8" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="002A2EB8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4795"/>
       </w:tabs>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="5DF02AC7" w14:textId="77777777">
+    <w:p w14:paraId="34C9FE61" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="3A1FACD0" w14:textId="77777777">
+    <w:p w14:paraId="16FED688" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00591117" w:rsidRDefault="00591117" w14:paraId="5887828F" w14:textId="77777777"/>
+    <w:p w14:paraId="3B9535E5" w14:textId="77777777" w:rsidR="00787E40" w:rsidRDefault="00787E40"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00835915" w:rsidP="00A17427" w:rsidRDefault="00835915" w14:paraId="0FEE1344" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FEE1344" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00A17427">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00835915" w:rsidP="00CE036A" w:rsidRDefault="00835915" w14:paraId="53AD99FE" w14:textId="60195370">
+  <w:p w14:paraId="53AD99FE" w14:textId="60195370" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00CE036A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1935"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E894A8" wp14:editId="59D84A6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
@@ -6725,61 +6479,61 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="5FBFE1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="064D7263" w14:textId="77777777">
+                        <w:p w14:paraId="064D7263" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                           <w:pPr>
                             <w:spacing w:line="383" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidRPr="00EE054A" w:rsidR="00835915" w:rsidP="001F5B1D" w:rsidRDefault="00835915" w14:paraId="33DBE446" w14:textId="41F5314B">
+                        <w:p w14:paraId="33DBE446" w14:textId="41F5314B" w:rsidR="00835915" w:rsidRPr="00EE054A" w:rsidRDefault="00835915" w:rsidP="001F5B1D">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00C133D5">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>Content</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00C133D5">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:spacing w:val="-22"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00C133D5">
@@ -6835,98 +6589,98 @@
                           <w:r w:rsidRPr="00C133D5">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>/2</w:t>
                           </w:r>
                           <w:r w:rsidR="00245AE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                           <w:r w:rsidR="00CE5800">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Guidelines</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidRPr="00C133D5" w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="120B6463" w14:textId="59ABEE25">
+                        <w:p w14:paraId="120B6463" w14:textId="59ABEE25" w:rsidR="00835915" w:rsidRPr="00C133D5" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                           <w:pPr>
                             <w:spacing w:line="383" w:lineRule="exact"/>
                             <w:ind w:firstLine="720"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="73680373" w14:textId="77777777">
+                        <w:p w14:paraId="73680373" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 11" style="position:absolute;margin-left:544.1pt;margin-top:0;width:595.3pt;height:59.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#5fbfe1" stroked="f" w14:anchorId="14E894A8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzqxT/8AEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSl3ULUdLV0KUJa&#10;LtLCBziOk1g4HjN2m5SvZ+x0uxW8IV4sj2d8POfM8eZ27A07KvQabMnz2ZwzZSXU2rYl//5t/+oN&#10;Zz4IWwsDVpX8pDy/3b58sRlcoRbQgakVMgKxvhhcybsQXJFlXnaqF34GTllKNoC9CBRim9UoBkLv&#10;TbaYz2+yAbB2CFJ5T6f3U5JvE37TKBm+NI1XgZmSU28hrZjWKq7ZdiOKFoXrtDy3If6hi15oS49e&#10;oO5FEOyA+i+oXksED02YSegzaBotVeJAbPL5H2weO+FU4kLieHeRyf8/WPn5+Oi+YmzduweQPzyz&#10;sOuEbdUdIgydEjU9l0ehssH54nIhBp6usmr4BDWNVhwCJA3GBvsISOzYmKQ+XaRWY2CSDterm/nr&#10;nCYiKbdeLZbrVXpCFE+3HfrwQUHP4qbkSKNM6OL44EPsRhRPJal7MLrea2NSgG21M8iOgsa+2r/b&#10;v58IEMnrMmNjsYV4bUKMJ4lmZBZN5IswViMl47aC+kSEESYbke1p0wH+4mwgC5Xc/zwIVJyZj5ZE&#10;e5svl9FzKViu1gsK8DpTXWeElQRV8sDZtN2FyacHh7rt6KU88bdwR0I3Omnw3NW5b7JJkuZs6ejD&#10;6zhVPX+87W8AAAD//wMAUEsDBBQABgAIAAAAIQB8/AhD2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3VRoSdNsSlWEIr0YvXibZKfZ0OxsyG6b+O/deNHL8IY3vPdNvpts&#10;J640+NaxguUiAUFcO91yo+Dz4/UhBeEDssbOMSn4Jg+74vYmx0y7kd/pWoZGxBD2GSowIfSZlL42&#10;ZNEvXE8cvZMbLIa4Do3UA44x3HbyMUnW0mLLscFgT8+G6nN5sQo2bvxqcbWv7NvL0+FwKo+G06NS&#10;93fTfgsi0BT+jmHGj+hQRKbKXVh70SmIj4TfOXvLTbIGUc0qXYEscvkfv/gBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAM6sU//ABAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAfPwIQ9sAAAAGAQAADwAAAAAAAAAAAAAAAABKBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;">
+            <v:rect w14:anchorId="14E894A8" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:544.1pt;margin-top:0;width:595.3pt;height:59.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzqxT/8AEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSl3ULUdLV0KUJa&#10;LtLCBziOk1g4HjN2m5SvZ+x0uxW8IV4sj2d8POfM8eZ27A07KvQabMnz2ZwzZSXU2rYl//5t/+oN&#10;Zz4IWwsDVpX8pDy/3b58sRlcoRbQgakVMgKxvhhcybsQXJFlXnaqF34GTllKNoC9CBRim9UoBkLv&#10;TbaYz2+yAbB2CFJ5T6f3U5JvE37TKBm+NI1XgZmSU28hrZjWKq7ZdiOKFoXrtDy3If6hi15oS49e&#10;oO5FEOyA+i+oXksED02YSegzaBotVeJAbPL5H2weO+FU4kLieHeRyf8/WPn5+Oi+YmzduweQPzyz&#10;sOuEbdUdIgydEjU9l0ehssH54nIhBp6usmr4BDWNVhwCJA3GBvsISOzYmKQ+XaRWY2CSDterm/nr&#10;nCYiKbdeLZbrVXpCFE+3HfrwQUHP4qbkSKNM6OL44EPsRhRPJal7MLrea2NSgG21M8iOgsa+2r/b&#10;v58IEMnrMmNjsYV4bUKMJ4lmZBZN5IswViMl47aC+kSEESYbke1p0wH+4mwgC5Xc/zwIVJyZj5ZE&#10;e5svl9FzKViu1gsK8DpTXWeElQRV8sDZtN2FyacHh7rt6KU88bdwR0I3Omnw3NW5b7JJkuZs6ejD&#10;6zhVPX+87W8AAAD//wMAUEsDBBQABgAIAAAAIQB8/AhD2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3VRoSdNsSlWEIr0YvXibZKfZ0OxsyG6b+O/deNHL8IY3vPdNvpts&#10;J640+NaxguUiAUFcO91yo+Dz4/UhBeEDssbOMSn4Jg+74vYmx0y7kd/pWoZGxBD2GSowIfSZlL42&#10;ZNEvXE8cvZMbLIa4Do3UA44x3HbyMUnW0mLLscFgT8+G6nN5sQo2bvxqcbWv7NvL0+FwKo+G06NS&#10;93fTfgsi0BT+jmHGj+hQRKbKXVh70SmIj4TfOXvLTbIGUc0qXYEscvkfv/gBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAM6sU//ABAADAAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAfPwIQ9sAAAAGAQAADwAAAAAAAAAAAAAAAABKBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" fillcolor="#5fbfe1" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="064D7263" w14:textId="77777777">
+                  <w:p w14:paraId="064D7263" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                     <w:pPr>
                       <w:spacing w:line="383" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidRPr="00EE054A" w:rsidR="00835915" w:rsidP="001F5B1D" w:rsidRDefault="00835915" w14:paraId="33DBE446" w14:textId="41F5314B">
+                  <w:p w14:paraId="33DBE446" w14:textId="41F5314B" w:rsidR="00835915" w:rsidRPr="00EE054A" w:rsidRDefault="00835915" w:rsidP="001F5B1D">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C133D5">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>Content</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00C133D5">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:spacing w:val="-22"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00C133D5">
@@ -6982,366 +6736,366 @@
                     <w:r w:rsidRPr="00C133D5">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>/2</w:t>
                     </w:r>
                     <w:r w:rsidR="00245AE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                     <w:r w:rsidR="00CE5800">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Guidelines</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00C133D5" w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="120B6463" w14:textId="59ABEE25">
+                  <w:p w14:paraId="120B6463" w14:textId="59ABEE25" w:rsidR="00835915" w:rsidRPr="00C133D5" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                     <w:pPr>
                       <w:spacing w:line="383" w:lineRule="exact"/>
                       <w:ind w:firstLine="720"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="00835915" w:rsidP="00C133D5" w:rsidRDefault="00835915" w14:paraId="73680373" w14:textId="77777777">
+                  <w:p w14:paraId="73680373" w14:textId="77777777" w:rsidR="00835915" w:rsidRDefault="00835915" w:rsidP="00C133D5">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01000564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAECCAAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06BF0498"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA5453A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092449D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="694AAE36"/>
     <w:lvl w:ilvl="0" w:tplc="F9328146">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="133" w:hanging="164"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="91"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D1149188">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B2E2101A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F7B6B25C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1775" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
@@ -7395,575 +7149,575 @@
     <w:lvl w:ilvl="8" w:tplc="A45AABC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7354" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F333C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B580866"/>
     <w:lvl w:ilvl="0" w:tplc="B28057A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8F6C180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D8C23E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3FC86302">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C5AE34DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F634C4DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B5AE8554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="61B61408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6CCD8EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FE911C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B940D24"/>
     <w:lvl w:ilvl="0" w:tplc="E96EAFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="601" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1658" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2378" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3098" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5978" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6698" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A41730D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F71800F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202C6852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9760026"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21027C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07DAB954"/>
     <w:lvl w:ilvl="0" w:tplc="EA0A49FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="464" w:hanging="331"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="112"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E96EAFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="383" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F7B0A606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A76EA542">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1300" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5A862548">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2483" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
@@ -8009,826 +7763,826 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7218" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23EA09FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1276B3BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="249348CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32E868C0"/>
     <w:lvl w:ilvl="0" w:tplc="C55CDDD4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="635" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Tahoma" w:cs="Calibri Light"/>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3742" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261B16AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE121AA4"/>
     <w:lvl w:ilvl="0" w:tplc="D6D67436">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A86EFCF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="298AFE60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5730242E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="48FC3F6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E082918E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5DD2AD38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D44C0D0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1716F19A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26DAC53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D0C6E30"/>
     <w:lvl w:ilvl="0" w:tplc="9AA66A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2B34C6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6C38F964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="236A183C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="16C869CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3072ED4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FBC2E514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C3E0E810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="322647D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35122FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7116FA0E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0B7AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2CC2F1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB02AAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E15E682C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:color w:val="808080"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="111"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="530" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1794" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
@@ -8870,66 +8624,66 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4929" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DDD01DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EBADE8C"/>
     <w:lvl w:ilvl="0" w:tplc="2074534C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="297" w:hanging="164"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:color w:val="FF0000"/>
         <w:w w:val="91"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="25B61132">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="657" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2ED4E3B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6002CBEA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1775" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
@@ -8983,1358 +8737,1358 @@
     <w:lvl w:ilvl="8" w:tplc="0BEA6844">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7354" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D1D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7FA7842"/>
     <w:lvl w:ilvl="0" w:tplc="C55CDDD4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="493" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Tahoma" w:cs="Calibri Light"/>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4813" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6253" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="408D34DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D269360"/>
     <w:lvl w:ilvl="0" w:tplc="E96EAFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="961" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2018" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7058" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40A820A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D43CC0CE"/>
     <w:lvl w:ilvl="0" w:tplc="C55CDDD4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="626" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Tahoma" w:cs="Calibri Light"/>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2293" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3013" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3733" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6613" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4B269A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E2C0D0C"/>
     <w:lvl w:ilvl="0" w:tplc="04E4EC48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06F402C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B782951C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FA0406FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="86FABA84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F8F67FCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0248E664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="47201E10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B7189C9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C74422E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23E67A32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="853" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2293" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3013" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3733" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6613" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C312ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="155023D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="853" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2293" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3013" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3733" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6613" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B83D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6422E6E2"/>
     <w:lvl w:ilvl="0" w:tplc="76F89D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC522812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AC642180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="86F83B3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2C24DD2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A54828A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D0641D14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D3E46088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BAD4E064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A570110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55D2D6B0"/>
     <w:lvl w:ilvl="0" w:tplc="24A8AC32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A25C5332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="06A0705C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="ED58DA20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A524D5E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B5F2A32C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5DE481CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5B368306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F3A8259E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB04E0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9ABCCA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69634F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A14C568C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="853" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2293" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3013" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3733" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4453" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6613" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB56BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07E09D6E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="464" w:hanging="331"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:w w:val="112"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E82471B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="657" w:hanging="241"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F2FE94C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="129"/>
         <w:position w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A76EA542">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1300" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="5A862548">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2483" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
@@ -10380,626 +10134,626 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7218" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5E3F4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3ED4BAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77542E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55D2D6B0"/>
     <w:lvl w:ilvl="0" w:tplc="79D2EC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1ACC851A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CE88E1EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8572CC50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C6D8E4DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="28BAD6D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0F22FE86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E9784AB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B4E2CF20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB26868"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31C85468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA667E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91608E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="387261274">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1909263521">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="981957405">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="541286429">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1546523880">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2097287030">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1781795741">
     <w:abstractNumId w:val="0"/>
   </w:num>
@@ -11059,82 +10813,82 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2108574760">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1392656267">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1775709309">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="507868461">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1746026995">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1533882224">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA19BC"/>
     <w:rsid w:val="000106FB"/>
     <w:rsid w:val="00017461"/>
+    <w:rsid w:val="00045607"/>
     <w:rsid w:val="00055D13"/>
     <w:rsid w:val="00063024"/>
     <w:rsid w:val="000722A6"/>
     <w:rsid w:val="0008362B"/>
     <w:rsid w:val="000A35C3"/>
     <w:rsid w:val="000A79E8"/>
     <w:rsid w:val="000B1FE2"/>
     <w:rsid w:val="000C32C3"/>
     <w:rsid w:val="000D23E2"/>
     <w:rsid w:val="000D68F2"/>
     <w:rsid w:val="000F219D"/>
     <w:rsid w:val="000F2BA7"/>
     <w:rsid w:val="000F5DD4"/>
     <w:rsid w:val="001045CC"/>
     <w:rsid w:val="0013386D"/>
     <w:rsid w:val="0013751E"/>
     <w:rsid w:val="00143774"/>
     <w:rsid w:val="00154EB2"/>
     <w:rsid w:val="00155B5E"/>
     <w:rsid w:val="001564E2"/>
     <w:rsid w:val="001567F6"/>
     <w:rsid w:val="001570EF"/>
     <w:rsid w:val="0015778F"/>
     <w:rsid w:val="00173EAA"/>
     <w:rsid w:val="00176CA9"/>
@@ -11153,50 +10907,51 @@
     <w:rsid w:val="0022297C"/>
     <w:rsid w:val="00226A6E"/>
     <w:rsid w:val="002311BE"/>
     <w:rsid w:val="00233341"/>
     <w:rsid w:val="00245AE2"/>
     <w:rsid w:val="00246109"/>
     <w:rsid w:val="0024613A"/>
     <w:rsid w:val="0025122D"/>
     <w:rsid w:val="002517D1"/>
     <w:rsid w:val="0025727E"/>
     <w:rsid w:val="002722CE"/>
     <w:rsid w:val="002A2EB8"/>
     <w:rsid w:val="002A478A"/>
     <w:rsid w:val="002A7A53"/>
     <w:rsid w:val="002A7B19"/>
     <w:rsid w:val="002B7DD6"/>
     <w:rsid w:val="002C41E2"/>
     <w:rsid w:val="002E3792"/>
     <w:rsid w:val="002E6095"/>
     <w:rsid w:val="00307488"/>
     <w:rsid w:val="00310869"/>
     <w:rsid w:val="0031735B"/>
     <w:rsid w:val="003435EA"/>
     <w:rsid w:val="003462F3"/>
     <w:rsid w:val="003536DF"/>
+    <w:rsid w:val="003769D1"/>
     <w:rsid w:val="00396A80"/>
     <w:rsid w:val="003A4D59"/>
     <w:rsid w:val="003B149E"/>
     <w:rsid w:val="003B4619"/>
     <w:rsid w:val="003B58E0"/>
     <w:rsid w:val="003C5B8F"/>
     <w:rsid w:val="003D1C4B"/>
     <w:rsid w:val="003E4235"/>
     <w:rsid w:val="003E529F"/>
     <w:rsid w:val="003F0289"/>
     <w:rsid w:val="003F1597"/>
     <w:rsid w:val="00403C78"/>
     <w:rsid w:val="0040540E"/>
     <w:rsid w:val="00407911"/>
     <w:rsid w:val="0041028F"/>
     <w:rsid w:val="00425241"/>
     <w:rsid w:val="004307C4"/>
     <w:rsid w:val="00434719"/>
     <w:rsid w:val="0043478A"/>
     <w:rsid w:val="00450F5D"/>
     <w:rsid w:val="00456A2D"/>
     <w:rsid w:val="004572CC"/>
     <w:rsid w:val="00460899"/>
     <w:rsid w:val="00476448"/>
     <w:rsid w:val="00485BBF"/>
@@ -11245,50 +11000,51 @@
     <w:rsid w:val="006B5620"/>
     <w:rsid w:val="006B67EB"/>
     <w:rsid w:val="006C3B68"/>
     <w:rsid w:val="006C3E6D"/>
     <w:rsid w:val="006C3FE2"/>
     <w:rsid w:val="006C7899"/>
     <w:rsid w:val="006D1294"/>
     <w:rsid w:val="006D26B6"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D511E"/>
     <w:rsid w:val="006D624E"/>
     <w:rsid w:val="00700027"/>
     <w:rsid w:val="00707504"/>
     <w:rsid w:val="007152BE"/>
     <w:rsid w:val="0071589E"/>
     <w:rsid w:val="00717DE2"/>
     <w:rsid w:val="00724F80"/>
     <w:rsid w:val="00727B33"/>
     <w:rsid w:val="007364F2"/>
     <w:rsid w:val="00741A6C"/>
     <w:rsid w:val="00753948"/>
     <w:rsid w:val="0075429A"/>
     <w:rsid w:val="0075758F"/>
     <w:rsid w:val="007746D1"/>
     <w:rsid w:val="007773D8"/>
+    <w:rsid w:val="00787E40"/>
     <w:rsid w:val="0079060E"/>
     <w:rsid w:val="00794930"/>
     <w:rsid w:val="007950F9"/>
     <w:rsid w:val="007956ED"/>
     <w:rsid w:val="007960EB"/>
     <w:rsid w:val="007A1D46"/>
     <w:rsid w:val="007A1E9D"/>
     <w:rsid w:val="007A227F"/>
     <w:rsid w:val="007D22CD"/>
     <w:rsid w:val="007D2679"/>
     <w:rsid w:val="007F6BD1"/>
     <w:rsid w:val="008024A8"/>
     <w:rsid w:val="00803E10"/>
     <w:rsid w:val="00831062"/>
     <w:rsid w:val="00835915"/>
     <w:rsid w:val="0086675D"/>
     <w:rsid w:val="008828BC"/>
     <w:rsid w:val="00890483"/>
     <w:rsid w:val="00896051"/>
     <w:rsid w:val="008A5174"/>
     <w:rsid w:val="008A5A60"/>
     <w:rsid w:val="008B0AF0"/>
     <w:rsid w:val="008B3570"/>
     <w:rsid w:val="008B5F4C"/>
     <w:rsid w:val="008D194C"/>
@@ -11614,132 +11370,132 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CE25856"/>
   <w15:docId w15:val="{2995AACE-64A4-4633-8602-4FD689DFBC11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11894,52 +11650,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12006,306 +11762,306 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="80"/>
       <w:ind w:left="133"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="133"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="133"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003462F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="530" w:hanging="113"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF7AD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF7AD3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF7AD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF7AD3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00530783"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00530783"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00530783"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003462F3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E612E2"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004A0677"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001C319F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008024A8"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
@@ -12327,179 +12083,179 @@
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD0761"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Tahoma" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Tahoma" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00835915"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE5800"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D6093D"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D6093D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D6093D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="261961390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="354309256">
       <w:bodyDiv w:val="1"/>
@@ -13339,51 +13095,52 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2077240656">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artslaw.com.au/information-sheet/auspice-agreements-information-sheet/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/committees/content/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/content/supporting-content-framework/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/grant-assessor-team/meet-grant-assessors/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/applying-for-a-content-grant-read-these-tips/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR22223" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/board/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artslaw.com.au/information-sheet/auspice-agreements-information-sheet/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/committees/content/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/content/supporting-content-framework/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/grant-assessor-team/meet-grant-assessors/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/applying-for-a-content-grant-read-these-tips/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR22223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/learn/our-people/board/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{B1A2E161-B7C0-4E89-B79E-2A70E6D0E70D}">
     <t:Anchor>
       <t:Comment id="1121911477"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{4D6DA7F8-5E30-42ED-9972-EC4F8459F329}" time="2020-11-20T03:49:11.556Z">
         <t:Attribution userId="S::rachel@cbf.com.au::278ea91a-6ddc-4ef3-a9d4-0cf72d0aa869" userProvider="AD" userName="Rachel Rees"/>
         <t:Anchor>
           <t:Comment id="1121911477"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{669EC15A-62FC-486F-B851-E38264EBBF56}" time="2020-11-20T03:49:11.556Z">
         <t:Attribution userId="S::rachel@cbf.com.au::278ea91a-6ddc-4ef3-a9d4-0cf72d0aa869" userProvider="AD" userName="Rachel Rees"/>
         <t:Anchor>
           <t:Comment id="1121911477"/>
         </t:Anchor>
         <t:Assign userId="S::jking@cbf.com.au::ca1c98fd-9c64-4a28-8931-795dae7bb03b" userProvider="AD" userName="Jon King"/>
       </t:Event>
       <t:Event id="{F89DB440-9C3C-4CED-B83F-36B67E3325A7}" time="2020-11-20T03:49:11.556Z">
         <t:Attribution userId="S::rachel@cbf.com.au::278ea91a-6ddc-4ef3-a9d4-0cf72d0aa869" userProvider="AD" userName="Rachel Rees"/>
@@ -13683,58 +13440,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F8CA51E83F56D4BA3656DDFC92947A5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03469e2ddb4f14a0f2635a268c01347b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1588e857-b7f9-4626-af9f-0af0ac668ce9" xmlns:ns3="cb139596-0b16-40ba-8a6f-7225b1e83fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee3a294fe902fc25813e455de211adfe" ns2:_="" ns3:_="">
     <xsd:import namespace="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
     <xsd:import namespace="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -13949,107 +13704,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cb139596-0b16-40ba-8a6f-7225b1e83fe1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1588e857-b7f9-4626-af9f-0af0ac668ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A312E72A-2329-4215-A4EF-B48E82216A21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4FAFAB4-235F-45FD-A5CB-A82F02D80036}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636789DD-42E4-4709-A015-03EB7D1950F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
+    <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED4EDBF-8B55-4189-911C-467DB2D171DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>2272</Words>
+  <Characters>12956</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>15198</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dean Linguey</dc:creator>
-  <lastModifiedBy>Sheah Sutton</lastModifiedBy>
-  <revision>80</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Apache FOP Version 2.3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2019-01-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101004F8CA51E83F56D4BA3656DDFC92947A5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>