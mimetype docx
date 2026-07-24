--- v0 (2026-01-21)
+++ v1 (2026-07-24)
@@ -1,41 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2BCE31C1" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -433,77 +434,67 @@
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>prepare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> application:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A81CC80" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
+    <w:p w14:paraId="6A81CC80" w14:textId="32A15915" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="600" w:hanging="175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10">
-        <w:r>
-[...8 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Sample</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="11"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
@@ -524,290 +515,119 @@
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="10"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
-          <w:t>Operations</w:t>
+          <w:t>O</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0D91BA"/>
+            <w:w w:val="110"/>
+            <w:sz w:val="20"/>
+            <w:u w:val="single" w:color="0D91BA"/>
+          </w:rPr>
+          <w:t>perations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="11"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>grant</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="11"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="108F39EC" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
-[...178 lines deleted...]
-    </w:p>
     <w:p w14:paraId="61ADCA08" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:spacing w:before="10"/>
         <w:ind w:left="600" w:hanging="175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Development</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="3"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
@@ -962,51 +782,51 @@
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>document</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AEC23B2" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:ind w:left="600" w:hanging="175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Webinar:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="22"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
@@ -1208,51 +1028,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Navigation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="17"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>list on the right-hand-side to move between pages. This will automatically save your application.</w:t>
+        <w:t>list on the right-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hand-side</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to move between pages. This will automatically save your application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E078B65" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Don't</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>use</w:t>
@@ -1485,82 +1321,96 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6546C928" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="126" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="305"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>You can start your application, save what you have done and return to it as many times as you like before the grant deadline.</w:t>
+        <w:t xml:space="preserve">You can start your application, save what you have done and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>return to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it as many times as you like before the grant deadline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679FFE30" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="122" w:line="247" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">For further instructions on how to use this online form, please see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>SmartyGrants Help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Guide for Applicants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE75E89" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="123"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
@@ -2052,64 +1902,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
-        <w:t>help you, You can contact us on:</w:t>
+        <w:t xml:space="preserve">help you, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can contact us on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BC8CDE" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121" w:line="247" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Sheah</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Sutton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>-</w:t>
@@ -2151,51 +2017,51 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>5966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>sheah@cbf.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Radio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2261,121 +2127,136 @@
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">South </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Australia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D74EA60" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="122" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">Dean Linguey - 03 8341 5988 and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>dean@cbf.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">Radio stations and Remote Indigenous Media Organisations (RIMOs) in Queensland, Western Australia, the Northern Territory and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Tasmania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09505AE4" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="122" w:line="247" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">Liz Landray - 03 8341 5944 and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>liz@cbf.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>Radio stations in New South Wales and the Australian Capital Territory, television stations and any independent producers or not-for-proﬁt organisations looking to partner with a community broadcaster.</w:t>
+        <w:t xml:space="preserve">Radio stations in New South Wales and the Australian Capital Territory, television stations and any independent producers or not-for-proﬁt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> looking to partner with a community broadcaster.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABB9399" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E14066">
+          <w:headerReference w:type="default" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2000" w:right="1417" w:bottom="1160" w:left="992" w:header="0" w:footer="966" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391A4C51" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFBC60C" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="110"/>
@@ -2476,82 +2357,84 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>read</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>grant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>you</w:t>
@@ -2952,127 +2835,116 @@
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457A86A9" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
+    <w:p w14:paraId="457A86A9" w14:textId="3B8BCEA5" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="123" w:line="247" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">There are separate grant guidelines and application forms for </w:t>
       </w:r>
+      <w:r w:rsidR="00E14066">
+        <w:rPr>
+          <w:color w:val="0D91BA"/>
+          <w:w w:val="110"/>
+          <w:u w:val="single" w:color="0D91BA"/>
+        </w:rPr>
+        <w:t>Content</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253C">
+        <w:rPr>
+          <w:color w:val="0D91BA"/>
+          <w:w w:val="110"/>
+          <w:u w:val="single" w:color="0D91BA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00E14066">
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Specialist Radio</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Programming</w:t>
-        </w:r>
-[...21 lines deleted...]
-          <w:t>Sector Coordination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088CCE6D" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD7D496" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="99"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F033FAF" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -3572,51 +3444,51 @@
         <w:t>Australia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB02FC5" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="122"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="14"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="whatiscommunitymedia">
+      <w:hyperlink r:id="rId21" w:anchor="whatiscommunitymedia">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>What</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="2"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>is</w:t>
         </w:r>
@@ -3804,85 +3676,102 @@
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">media </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>organisations to:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5604618C" w14:textId="13272A43" w:rsidR="00E14066" w:rsidRPr="00824DF1" w:rsidRDefault="001F14DF" w:rsidP="00824DF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:ind w:left="600" w:hanging="175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00824DF1">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Strengthe</w:t>
       </w:r>
       <w:r w:rsidR="00045129">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">n </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00045129">
+        <w:rPr>
+          <w:w w:val="110"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00824DF1">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>governance</w:t>
       </w:r>
       <w:r w:rsidRPr="00824DF1">
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00824DF1">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>policies</w:t>
       </w:r>
       <w:r w:rsidRPr="00824DF1">
         <w:rPr>
@@ -4342,57 +4231,59 @@
         <w:t>partnerships</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>maximise</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>opportunities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A294395" w14:textId="3FF54989" w:rsidR="00E14066" w:rsidRDefault="001F14DF" w:rsidP="00045129">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
@@ -4426,51 +4317,51 @@
         <w:t>Applications must meet at least one of the objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C12ABA1" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="15"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="WhatdotheCBFDevelopment%26Operationsfundingobjectivesmean">
+      <w:hyperlink r:id="rId22" w:anchor="WhatdotheCBFDevelopment%26Operationsfundingobjectivesmean">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>What</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="3"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>do</w:t>
         </w:r>
@@ -4960,56 +4851,58 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>broadcasting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>licence</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>(TCBL)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>must</w:t>
@@ -6080,52 +5973,60 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Transmission,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethnic, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>First Nations, Radio Reading, Disability, Training</w:t>
-      </w:r>
+        <w:t xml:space="preserve">First Nations, Radio Reading, Disability, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE4ACD">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>budgets,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>depending</w:t>
       </w:r>
@@ -6532,752 +6433,538 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>amounts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A97AE5" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4961"/>
-        <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004DD135" w14:paraId="3817BA08" w14:textId="77777777" w:rsidTr="004A0D7E">
+      <w:tr w:rsidR="00CA253C" w14:paraId="3817BA08" w14:textId="77777777" w:rsidTr="004A0D7E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558D2A63" w14:textId="54C29035" w:rsidR="004DD135" w:rsidRDefault="00A922E9" w:rsidP="00A922E9">
+          <w:p w14:paraId="558D2A63" w14:textId="54C29035" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00A922E9">
             <w:pPr>
               <w:spacing w:before="128"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A922E9">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019D5452" w14:textId="77777777" w:rsidR="014801DA" w:rsidRDefault="014801DA" w:rsidP="004DD135">
+          <w:p w14:paraId="019D5452" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="004DD135">
             <w:pPr>
               <w:spacing w:before="128"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004DD135">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Round 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011FD849" w14:textId="69537432" w:rsidR="004DD135" w:rsidRDefault="004DD135" w:rsidP="004DD135">
+          <w:p w14:paraId="011FD849" w14:textId="69537432" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="004DD135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="6176801A" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="6176801A" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D823671" w14:textId="34BCE06F" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="7D823671" w14:textId="34BCE06F" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating costs and support for transmission operating and/or equipment costs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E4595A" w14:textId="4FA36001" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="49E4595A" w14:textId="4FA36001" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$485,746</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="72FB3757" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="72FB3757" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2059CFE2" w14:textId="49A6F64E" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="2059CFE2" w14:textId="49A6F64E" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Support for Ethnic broadcasting* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237B3AAD" w14:textId="3B50FF73" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="237B3AAD" w14:textId="3B50FF73" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$219,603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="30D05147" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="30D05147" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29EB11BF" w14:textId="2D64A86F" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="29EB11BF" w14:textId="2D64A86F" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Support for First Nations broadcasting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0081EA" w14:textId="1EAECE8C" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="2D0081EA" w14:textId="1EAECE8C" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$33,375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="48F6C116" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="48F6C116" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5738AE14" w14:textId="33369AE4" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="5738AE14" w14:textId="33369AE4" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Support for Radio Reading (RPH) broadcasting (including support for transmission expenses) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67696274" w14:textId="5E4A737C" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="67696274" w14:textId="5E4A737C" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="6B670926" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="6B670926" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDFD5EA" w14:textId="693D4E4F" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="1BDFD5EA" w14:textId="693D4E4F" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Support for Disability projects** </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18591856" w14:textId="38B44B76" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="18591856" w14:textId="38B44B76" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="24D40BE7" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="24D40BE7" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30090452" w14:textId="77BFC335" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="30090452" w14:textId="77BFC335" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Training***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD8832C" w14:textId="226329B3" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="1BD8832C" w14:textId="226329B3" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876BFB" w14:paraId="68BE64FF" w14:textId="77777777" w:rsidTr="00876BFB">
+      <w:tr w:rsidR="00CA253C" w14:paraId="68BE64FF" w14:textId="77777777" w:rsidTr="00876BFB">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555610E1" w14:textId="51437DB6" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="555610E1" w14:textId="51437DB6" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Total Available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF25591" w14:textId="5137B597" w:rsidR="00876BFB" w:rsidRDefault="00876BFB" w:rsidP="00876BFB">
+          <w:p w14:paraId="4DF25591" w14:textId="5137B597" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00876BFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007469A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>$252,978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07C2C96D" w14:textId="53EE2799" w:rsidR="004DD135" w:rsidRDefault="004DD135" w:rsidP="004DD135">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="004DD135">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2000" w:right="1417" w:bottom="1160" w:left="992" w:header="0" w:footer="966" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0989B689" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="126"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>note:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>available funds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>are</w:t>
@@ -7316,78 +7003,86 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>subject to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032C55A7" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="128" w:line="247" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
-        <w:t>*In</w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+        </w:rPr>
+        <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>or</w:t>
@@ -7572,69 +7267,71 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>budget,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>you must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Specialist</w:t>
@@ -7728,51 +7425,51 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>an updated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="SummaryofPrograms">
+      <w:hyperlink r:id="rId23" w:anchor="SummaryofPrograms">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-11"/>
             <w:w w:val="115"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
@@ -8060,51 +7757,51 @@
         <w:t>and/or communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35574797" w14:textId="6346EC76" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="127"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="6"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="009F7B53" w:rsidRPr="00A525AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What does Ethnic funding support?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="328F77E6" w14:textId="77777777" w:rsidR="009F7B53" w:rsidRPr="009F7B53" w:rsidRDefault="009F7B53" w:rsidP="009F7B53">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="127"/>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7B53">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>** Disability projects are those that directly benefit people living with a disability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231BE166" w14:textId="053A45EF" w:rsidR="009F7B53" w:rsidRPr="009F7B53" w:rsidRDefault="009F7B53" w:rsidP="009F7B53">
       <w:pPr>
@@ -8229,51 +7926,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="041B9AB8" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="126" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="81"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Applications requesting $25,000 or more must demonstrate ﬁnancial contributions from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>other funding sources. These can include other funding partners, sponsors, crowdfunding or ﬁnancial contributions from your organisation’s own resources. Contributions cannot include other</w:t>
+        <w:t xml:space="preserve">other funding sources. These can include other funding partners, sponsors, crowdfunding or ﬁnancial contributions from your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>organisation’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own resources. Contributions cannot include other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>CBF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
@@ -9341,97 +9052,99 @@
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>levels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>specialist</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F1C9E54" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="177"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>programming content or where there are extenuating circumstances. Development or one-oﬀ projects do not require an exceptional business case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F2D382" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="Whatisanexceptionalbusinesscase">
+      <w:hyperlink r:id="rId25" w:anchor="Whatisanexceptionalbusinesscase">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>What</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="1"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>is</w:t>
         </w:r>
@@ -9485,76 +9198,90 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7231517A" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="126" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="421"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>You can apply for multi-year funding if you have been regularly supported for similar activities by the CBF in previous years. New activities are less likely to be supported with multi-year funding. Multi-year funding can be for up to three years.</w:t>
+        <w:t xml:space="preserve">You can apply for multi-year funding if you have been regularly supported </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> similar activities by the CBF in previous years. New activities are less likely to be supported with multi-year funding. Multi-year funding can be for up to three years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690F9BAC" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="123"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="12"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:anchor="Howwillmulti-yearfundingwork">
+      <w:hyperlink r:id="rId26" w:anchor="Howwillmulti-yearfundingwork">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>How</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-1"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>does multi-year funding</w:t>
         </w:r>
@@ -9640,72 +9367,86 @@
           <w:spacing w:val="6"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C490C8C" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="126" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="305"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="110"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Wage Rate Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>outlines what we consider reasonable. If wages listed in the project are above the rates listed in our guide, you will need to explain why (eg: experience or specialist expertise in a particular ﬁeld).</w:t>
+        <w:t>outlines what we consider reasonable. If wages listed in the project are above the rates listed in our guide, you will need to explain why (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>: experience or specialist expertise in a particular ﬁeld).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7973350B" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E14066">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2000" w:right="1417" w:bottom="1160" w:left="992" w:header="0" w:footer="966" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C9CCAFD" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF" w:rsidP="00030C18">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="128" w:after="240" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="305" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Your</w:t>
@@ -10004,56 +9745,65 @@
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>remote based</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>organisations,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>excluding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -10094,57 +9844,59 @@
         <w:t>5%)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organisations</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10245,51 +9997,51 @@
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ethnic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Specialist</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-16"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
@@ -10588,72 +10340,74 @@
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a Specialist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10768,70 +10522,70 @@
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>updated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:anchor="SummaryofPrograms">
+      <w:hyperlink r:id="rId29" w:anchor="SummaryofPrograms">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0D91BA"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="SummaryofPrograms">
+      <w:hyperlink r:id="rId30" w:anchor="SummaryofPrograms">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-7"/>
             <w:w w:val="115"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="115"/>
@@ -12292,118 +12046,118 @@
         </w:rPr>
         <w:t>If you have received more than the agreed threshold in CBF grants in a financial year, you will need to provide an Auditor’s Financial Certificate (AFC) declaring that grant funds have been expended in accordance with the terms of your grant agreement. We will advise you if this is necessary at the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7EC9DD" w14:textId="41B6719C" w:rsidR="00E14066" w:rsidRDefault="001F14DF" w:rsidP="009F7B53">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="123"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT"/>
           <w:b/>
         </w:rPr>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:anchor="grant-reports">
+      <w:hyperlink r:id="rId31" w:anchor="grant-reports">
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>Grant</w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="28"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E14066">
           <w:rPr>
             <w:color w:val="0D91BA"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0D91BA"/>
           </w:rPr>
           <w:t>reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0A12E7C6" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12524B28" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D5AE7A" w14:textId="0B3EC11E" w:rsidR="00E14066" w:rsidRDefault="00E14066">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="58"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E14066">
-      <w:headerReference w:type="default" r:id="rId34"/>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="2000" w:right="1417" w:bottom="1160" w:left="992" w:header="0" w:footer="978" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FF5F822" w14:textId="77777777" w:rsidR="00AD10D0" w:rsidRDefault="00AD10D0">
+    <w:p w14:paraId="4B97A939" w14:textId="77777777" w:rsidR="00717DFC" w:rsidRDefault="00717DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6356948D" w14:textId="77777777" w:rsidR="00AD10D0" w:rsidRDefault="00AD10D0">
+    <w:p w14:paraId="08D4034F" w14:textId="77777777" w:rsidR="00717DFC" w:rsidRDefault="00717DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -12626,51 +12380,51 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Bernard MT Condensed"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="28309C41" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:265.2pt;margin-top:782pt;width:55.45pt;height:15.5pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3ccq/mQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvZDcRLWWVTQVUIKQK&#10;KpV+gOO1sxZrj5lxspu/Z+xuEgS3ios9nhk/v/fG69vJD+JgkByEVi4XtRQmaOhc2LXy6cfnNzdS&#10;UFKhUwME08qjIXm7ef1qPcbGrKCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xVHaqR0f1Q&#10;rer6uhoBu4igDRFn756LclPwrTU6fbeWTBJDK5lbKiuWdZvXarNWzQ5V7J2eaagXsPDKBX70DHWn&#10;khJ7dP9AeacRCGxaaPAVWOu0KRpYzbL+S81jr6IpWtgcimeb6P/B6m+Hx/iAIk0fYeIBFhEU70H/&#10;JPamGiM1c0/2lBri7ix0sujzzhIEX2Rvj2c/zZSE5uS7+u1qeSWF5tLy/fXNVfG7ulyOSOmLAS9y&#10;0ErkcRUC6nBPKT+vmlPLzOX5+UwkTdtJuC5z5s6c2UJ3ZCkjT7OV9Guv0EgxfA1sVx79KcBTsD0F&#10;mIZPUD5IVhTgwz6BdYXABXcmwHMovOY/kwf957l0XX725jcAAAD//wMAUEsDBBQABgAIAAAAIQBT&#10;/2Qo4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2aRDTEqSoEJyRE&#10;Gg4cndhNrMbrELtt+Hu2p3LcmafZmWIzu4GdzBSsRwnLhQBmsPXaYifhq357eAIWokKtBo9Gwq8J&#10;sClvbwqVa3/Gypx2sWMUgiFXEvoYx5zz0PbGqbDwo0Hy9n5yKtI5dVxP6kzhbuCPQmTcKYv0oVej&#10;eelNe9gdnYTtN1av9uej+az2la3rtcD37CDl/d28fQYWzRyvMFzqU3UoqVPjj6gDGySkK5EQSkaa&#10;JbSKkCxZroA1F2mdCuBlwf+vKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt3HKv5kB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAU/9k&#10;KOEAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:265.2pt;margin-top:782pt;width:55.45pt;height:15.5pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5wZNcmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3dqbVXXcnnW7UjcZk&#10;oyarD0AZ6BAHDp5DO9O398BOW+PeGW/gAIeP74f13eQHcTBIDkIrl4taChM0dC7sWvnj+8dXN1JQ&#10;UqFTAwTTyqMhebd5+WI9xsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBDy2gV4mXuKs6VCOj+6Fa&#10;1fV1NQJ2EUEbIt69fzqUm4JvrdHpq7VkkhhaydxSGbGM2zxWm7Vqdqhi7/RMQ/0DC69c4EfPUPcq&#10;KbFH9wzKO41AYNNCg6/AWqdN0cBqlvVfah57FU3RwuZQPNtE/w9Wfzk8xm8o0vQeJg6wiKD4APon&#10;sTfVGKmZe7Kn1BB3Z6GTRZ9nliD4Int7PPtppiQ0b76t36yWV1JoPlreXt9cFb+ry+WIlD4Z8CIX&#10;rUSOqxBQhwdK+XnVnFpmLk/PZyJp2k7Cda18nUPMO1vojixl5DRbSb/2Co0Uw+fAduXoTwWeiu2p&#10;wDR8gPJBsqIA7/YJrCsELrgzAc6h8Jr/TA76z3XpuvzszW8AAAD//wMAUEsDBBQABgAIAAAAIQBT&#10;/2Qo4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2aRDTEqSoEJyRE&#10;Gg4cndhNrMbrELtt+Hu2p3LcmafZmWIzu4GdzBSsRwnLhQBmsPXaYifhq357eAIWokKtBo9Gwq8J&#10;sClvbwqVa3/Gypx2sWMUgiFXEvoYx5zz0PbGqbDwo0Hy9n5yKtI5dVxP6kzhbuCPQmTcKYv0oVej&#10;eelNe9gdnYTtN1av9uej+az2la3rtcD37CDl/d28fQYWzRyvMFzqU3UoqVPjj6gDGySkK5EQSkaa&#10;JbSKkCxZroA1F2mdCuBlwf+vKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOcGTXJkB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAU/9k&#10;KOEAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5CF21376" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Bernard MT Condensed"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="105"/>
                       </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="11"/>
                         <w:w w:val="105"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -12763,67 +12517,518 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Bernard MT Condensed"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="234AA111" w14:textId="77777777" w:rsidR="00AD10D0" w:rsidRDefault="00AD10D0">
+    <w:p w14:paraId="79A2A487" w14:textId="77777777" w:rsidR="00717DFC" w:rsidRDefault="00717DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22CF49B3" w14:textId="77777777" w:rsidR="00AD10D0" w:rsidRDefault="00AD10D0">
+    <w:p w14:paraId="5671E175" w14:textId="77777777" w:rsidR="00717DFC" w:rsidRDefault="00717DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="177A140B" w14:textId="450CD2A4" w:rsidR="00CA253C" w:rsidRDefault="00CA253C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661317" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F9C355" wp14:editId="40DFB2D9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>292100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>243840</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5715000" cy="495300"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="212785306" name="Text Box 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5715000" cy="495300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72ECCBB8" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                          <w:pPr>
+                            <w:spacing w:before="16"/>
+                            <w:rPr>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>Development</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>&amp;</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>Operations</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>Round</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-26"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-25"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>2026/27</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="01504ED4" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                          <w:pPr>
+                            <w:spacing w:before="19"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Form</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="3"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="110"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Preview</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="22F038EF" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="17F9C355" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:23pt;margin-top:19.2pt;width:450pt;height:39pt;z-index:251661317;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUoCjgFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815IdO4tgOXATuCgQ&#10;JAGcImeaIi0BJIclaUvu13dIyQvSnopeqBnOaJb3Huf3nVZkL5xvwJR0PMopEYZD1ZhtSX+8rb7c&#10;UuIDMxVTYERJD8LT+8XnT/PWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4Cu22aVYy1W&#10;1yqb5Pl11oKrrAMuvMfbxz5IF6m+lIKHFym9CESVFGcL6XTp3MQzW8xZsXXM1g0fxmD/MIVmjcGm&#10;p1KPLDCyc80fpXTDHXiQYcRBZyBlw0XaAbcZ5x+2WdfMirQLguPtCSb//8ry5/3avjoSuq/QIYER&#10;kNb6wuNl3KeTTscvTkowjhAeTrCJLhCOl7Ob8SzPMcQxNr2bXaGNZbLz39b58E2AJtEoqUNaElps&#10;/+RDn3pMic0MrBqlEjXKkLak11ezPP1wimBxZbDHedZohW7TDQtsoDrgXg56yr3lqwabPzEfXplD&#10;jnFe1G14wUMqwCYwWJTU4H797T7mI/QYpaRFzZTU/9wxJyhR3w2ScjeeTqPIkjOd3UzQcZeRzWXE&#10;7PQDoCzH+EIsT2bMD+poSgf6HeW9jF0xxAzH3iUNR/Mh9ErG58HFcpmSUFaWhSeztjyWjnBGaN+6&#10;d+bsgH9A5p7hqC5WfKChz+2JWO4CyCZxFAHuUR1wR0kmlofnEzV/6aes8yNf/AYAAP//AwBQSwME&#10;FAAGAAgAAAAhAGEs4h7gAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;0xKikMapqkgVEoJDSy/cnHibRI3XIXbbwNezcIHjzoxm3+SryfbijKPvHCmYzyIQSLUzHTUK9m+b&#10;uxSED5qM7h2hgk/0sCqur3KdGXehLZ53oRFcQj7TCtoQhkxKX7dotZ+5AYm9gxutDnyOjTSjvnC5&#10;7eUiihJpdUf8odUDli3Wx93JKnguN696Wy1s+tWXTy+H9fCxf39Q6vZmWi9BBJzCXxh+8BkdCmaq&#10;3ImMF72COOEpQcF9GoNg//FXqDg4T2KQRS7/Lyi+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJSgKOAWAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGEs4h7gAAAACQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="72ECCBB8" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                    <w:pPr>
+                      <w:spacing w:before="16"/>
+                      <w:rPr>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>Development</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>&amp;</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>Operations</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>Round</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-26"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-25"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>2026/27</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="01504ED4" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                    <w:pPr>
+                      <w:spacing w:before="19"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Form</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="3"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="110"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Preview</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="22F038EF" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660293" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782A51F0" wp14:editId="414EE986">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-2540</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560309" cy="1080135"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1007845252" name="Graphic 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560309" cy="1080135"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="7560309" h="1080135">
+                            <a:moveTo>
+                              <a:pt x="7559992" y="1079995"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="1079995"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="7559992" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="7559992" y="1079995"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="5FBFE1"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3291BCAE" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                          <w:pPr>
+                            <w:spacing w:before="16"/>
+                            <w:ind w:left="720"/>
+                            <w:rPr>
+                              <w:w w:val="115"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="1F1AEDD6" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="782A51F0" id="Graphic 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.2pt;margin-top:0;width:595.3pt;height:85.05pt;z-index:-251656187;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7560309,1080135" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFqBVbNwIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7ZTpGmMOMXWLsOA&#10;oivQDDvLshwbk0VNUmLn70fJUWKsl2HYRaLEJ/rxkfT6fugkOQpjW1AFzWYpJUJxqFq1L+j33fbD&#10;HSXWMVUxCUoU9CQsvd+8f7fudS7m0ICshCEYRNm81wVtnNN5kljeiI7ZGWih0FmD6ZjDo9knlWE9&#10;Ru9kMk/T26QHU2kDXFiLt4+jk25C/LoW3H2raysckQVFbi6sJqylX5PNmuV7w3TT8jMN9g8sOtYq&#10;/Ogl1CNzjBxM+yZU13IDFmo349AlUNctFyEHzCZL/8jmtWFahFxQHKsvMtn/F5Y/H1/1i/HUrX4C&#10;/tOiIkmvbX7x+IM9Y4badB6LxMkQVDxdVBSDIxwvl4vb9CZdUcLRl6V3aXaz8DonLI/P+cG6LwJC&#10;KHZ8sm4sQxUt1kSLDyqaBovpyyhDGR0lWEZDCZaxHMuomfPvPD9vkn7CpblS8f4OjmIHAel8IsvF&#10;YrVazSkJlJdoR8pXpFTTF9hMb7AREXcdYo/I0GooQfTFfcRMv//3yCydMo0RuQQrRr29DEH4izTI&#10;YCq+BdlW21ZKL4U1+/JBGnJkqPJi+2n7OTvXbQILvTG2g28MN5QDaStU10P9TQnV6cWQHmeqoPbX&#10;gRlBifyqsGn9AEbDRKOMhnHyAcKYhroY63bDD2Y00WgW1GF/PUMcCZbHvsGMPGDE+pcKPh4c1K1v&#10;qsB2ZHQ+4BwFRc4z7wd1eg6o659p8xsAAP//AwBQSwMEFAAGAAgAAAAhAFFBMkXeAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuoN7CDUnzQOqlpRpHJApVxyW+IliWqvo9hA&#10;+vY1J3qb1Yxmvi0Wo7PiREPoPGvIpgoEce1Nx42G3fdy8gQiRGSD1jNp+KUAi/L2psDc+DN/0Wkb&#10;G5FKOOSooY2xz6UMdUsOw9T3xMk7+MFhTOfQSDPgOZU7K2dKPUiHHaeFFnt6a6n+2R6dhmq+2dhV&#10;//F5eMdVL5tltQ67Suv7u/H1BUSkMV7DcMFP6FAmpr0/sgnCapjMU1BD+udiZs9qBmKf1KPKQJaF&#10;/M9f/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFqBVbNwIAAOEEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRQTJF3gAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" adj="-11796480,,5400" path="m7559992,1079995l,1079995,,,7559992,r,1079995xe" fillcolor="#5fbfe1" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas/>
+              <v:path arrowok="t" o:connecttype="custom" textboxrect="0,0,7560309,1080135"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3291BCAE" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                    <w:pPr>
+                      <w:spacing w:before="16"/>
+                      <w:ind w:left="720"/>
+                      <w:rPr>
+                        <w:w w:val="115"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="1F1AEDD6" w14:textId="77777777" w:rsidR="00CA253C" w:rsidRDefault="00CA253C" w:rsidP="00CA253C">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12F43CDA" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="783BEC76" wp14:editId="2DEB70C4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560309" cy="1080135"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -12865,98 +13070,98 @@
                             <a:lnTo>
                               <a:pt x="7559992" y="1079995"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="5FBFE1"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0C2E07A2" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:85.05pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7560309,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJHpANLQIAAM8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7ZTpGmMOMXWLsOA&#10;oivQDDsrshwbk0VNUmLn70fJVmKsl2HYRaLMJ+rxkfT6vm8lOQljG1AFzWYpJUJxKBt1KOj33fbD&#10;HSXWMVUyCUoU9Cwsvd+8f7fudC7mUIMshSEYRNm80wWtndN5klhei5bZGWih0FmBaZnDozkkpWEd&#10;Rm9lMk/T26QDU2oDXFiLXx8HJ92E+FUluPtWVVY4IguK3FxYTVj3fk02a5YfDNN1w0ca7B9YtKxR&#10;+Ogl1CNzjBxN8yZU23ADFio349AmUFUNFyEHzCZL/8jmtWZahFxQHKsvMtn/F5Y/n171i/HUrX4C&#10;/tOiIkmnbX7x+IMdMX1lWo9F4qQPKp4vKoreEY4fl4vb9CZdUcLRl6V3aXaz8DonLI/X+dG6LwJC&#10;KHZ6sm4oQxktVkeL9yqaBovpyyhDGR0lWEZDCZZxP5RRM+fveX7eJN2ES32l4v0tnMQOAtL5RJaL&#10;xWq1mlMSKC/RjpSvSKmmN7CZ3mAjIu46xB6QodVQguiL+4CZvv/3yCydMo0RuQQrBr29DEH4izTI&#10;YCq+BdmU20ZKL4U1h/2DNOTEUOXF9tP2czbWbQILvTG0g2+MPZTnF0M6nKCC2l9HZgQl8qvCFvXj&#10;Fg0TjX00jJMPEIYyVMFYt+t/MKOJRrOgDrvpGeIAsDx2CfL3gAHrbyr4eHRQNb6FAreB0XjAqQn5&#10;jxPux3J6Dqjrf2jzGwAA//8DAFBLAwQUAAYACAAAACEApcOQot0AAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBS2l3EyG2MZsigp5EbLXS4zQ7JsHsbMhu0/jv3XrRy/CGN7z3&#10;TbGebCdGGnzrWEOyUCCIK2darjW8vz3OlyB8QDbYOSYN3+RhXV5eFJgbd+INjdtQixjCPkcNTQh9&#10;LqWvGrLoF64njt6nGyyGuA61NAOeYrjtZKpUJi22HBsa7Omhoepre7Qa0tnsOZt2afZyMyavH2q1&#10;3z3xXuvrq+n+DkSgKfwdwxk/okMZmQ7uyMaLTkN8JPzOs5esVAbiENWtSkCWhfyPX/4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAyR6QDS0CAADPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcOQot0AAAAGAQAADwAAAAAAAAAAAAAAAACHBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m7559992,1079995l,1079995,,,7559992,r,1079995xe" fillcolor="#5fbfe1" stroked="f">
+            <v:shape w14:anchorId="59B11F0D" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:595.3pt;height:85.05pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7560309,1080135" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJHpANLQIAAM8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7ZTpGmMOMXWLsOA&#10;oivQDDsrshwbk0VNUmLn70fJVmKsl2HYRaLMJ+rxkfT6vm8lOQljG1AFzWYpJUJxKBt1KOj33fbD&#10;HSXWMVUyCUoU9Cwsvd+8f7fudC7mUIMshSEYRNm80wWtndN5klhei5bZGWih0FmBaZnDozkkpWEd&#10;Rm9lMk/T26QDU2oDXFiLXx8HJ92E+FUluPtWVVY4IguK3FxYTVj3fk02a5YfDNN1w0ca7B9YtKxR&#10;+Ogl1CNzjBxN8yZU23ADFio349AmUFUNFyEHzCZL/8jmtWZahFxQHKsvMtn/F5Y/n171i/HUrX4C&#10;/tOiIkmnbX7x+IMdMX1lWo9F4qQPKp4vKoreEY4fl4vb9CZdUcLRl6V3aXaz8DonLI/X+dG6LwJC&#10;KHZ6sm4oQxktVkeL9yqaBovpyyhDGR0lWEZDCZZxP5RRM+fveX7eJN2ES32l4v0tnMQOAtL5RJaL&#10;xWq1mlMSKC/RjpSvSKmmN7CZ3mAjIu46xB6QodVQguiL+4CZvv/3yCydMo0RuQQrBr29DEH4izTI&#10;YCq+BdmU20ZKL4U1h/2DNOTEUOXF9tP2czbWbQILvTG0g2+MPZTnF0M6nKCC2l9HZgQl8qvCFvXj&#10;Fg0TjX00jJMPEIYyVMFYt+t/MKOJRrOgDrvpGeIAsDx2CfL3gAHrbyr4eHRQNb6FAreB0XjAqQn5&#10;jxPux3J6Dqjrf2jzGwAA//8DAFBLAwQUAAYACAAAACEApcOQot0AAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBS2l3EyG2MZsigp5EbLXS4zQ7JsHsbMhu0/jv3XrRy/CGN7z3&#10;TbGebCdGGnzrWEOyUCCIK2darjW8vz3OlyB8QDbYOSYN3+RhXV5eFJgbd+INjdtQixjCPkcNTQh9&#10;LqWvGrLoF64njt6nGyyGuA61NAOeYrjtZKpUJi22HBsa7Omhoepre7Qa0tnsOZt2afZyMyavH2q1&#10;3z3xXuvrq+n+DkSgKfwdwxk/okMZmQ7uyMaLTkN8JPzOs5esVAbiENWtSkCWhfyPX/4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAyR6QDS0CAADPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcOQot0AAAAGAQAADwAAAAAAAAAAAAAAAACHBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" path="m7559992,1079995l,1079995,,,7559992,r,1079995xe" fillcolor="#5fbfe1" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C51D975" wp14:editId="2B103792">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>707288</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>339095</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4613275" cy="450215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4613275" cy="450215"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67423B66" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
+                        <w:p w14:paraId="67423B66" w14:textId="38E42849" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
                           <w:pPr>
                             <w:spacing w:before="16"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:sz w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>Development</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-25"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="115"/>
@@ -12980,56 +13185,56 @@
                             <w:t>Operations</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-25"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>Round</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-26"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00CA253C">
                             <w:rPr>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-25"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:w w:val="115"/>
                               <w:sz w:val="32"/>
                             </w:rPr>
                             <w:t>2026/27</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="72EDACDD" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
                           <w:pPr>
                             <w:spacing w:before="19"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
@@ -13053,54 +13258,54 @@
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:w w:val="110"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>Preview</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3C51D975" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:55.7pt;margin-top:26.7pt;width:363.25pt;height:35.45pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTRcpKlQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6N3bSpiuMOMW2YsOA&#10;YivQ9gMUWYqNWaJGKrHz96MUJxm2W7ELRUnU43uPWt2Prhd7g9SBr+V8VkphvIam89tavr58ubqT&#10;gqLyjerBm1oeDMn79ft3qyFUZgEt9I1BwSCeqiHUso0xVEVBujVO0QyC8XxpAZ2KvMVt0aAaGN31&#10;xaIsb4sBsAkI2hDx6cPxUq4zvrVGxx/WkomiryVzizlijpsUi/VKVVtUoe30REO9gYVTneemZ6gH&#10;FZXYYfcPlOs0AoGNMw2uAGs7bbIGVjMv/1Lz3KpgshY2h8LZJvp/sPr7/jk8oYjjJxh5gFkEhUfQ&#10;P4m9KYZA1VSTPKWKuDoJHS26tLIEwQ/Z28PZTzNGofnw5nZ+vfiwlELz3c2yXMyXyfDi8jogxa8G&#10;nEhJLZHnlRmo/SPFY+mpZCJz7J+YxHEzcklKN9AcWMTAc6wl/dopNFL03zwblYZ+SvCUbE4Jxv4z&#10;5K+RtHj4uItgu9z5gjt15glk7tNvSSP+c5+rLn96/RsAAP//AwBQSwMEFAAGAAgAAAAhAI7owQ7g&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6aUNo1TVQhOSIg0HHp0&#10;4m0SNV6H2G3D37Oc4LQazdPsTLadbC8uOPrOkYJ4FoFAqp3pqFHwWb4+rED4oMno3hEq+EYP2/z2&#10;JtOpcVcq8LIPjeAQ8qlW0IYwpFL6ukWr/cwNSOwd3Wh1YDk20oz6yuG2l/MoWkqrO+IPrR7wucX6&#10;tD9bBbsDFS/d13v1URyLrizXEb0tT0rd3027DYiAU/iD4bc+V4ecO1XuTMaLnnUcLxhV8JjwZWCV&#10;PK1BVOzMFwnIPJP/J+Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJNFykqVAQAAGwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI7owQ7gAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:55.7pt;margin-top:26.7pt;width:363.25pt;height:35.45pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8XSg8mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnYLihqugJWIKQV&#10;rLTsB7iO3VjEHuNxm/TvGbtpi+C24jIej8fP773x+m5yAzvoiBZ8y5eLijPtFXTW71r+/OPzm/ec&#10;YZK+kwN43fKjRn63ef1qPYZG19DD0OnICMRjM4aW9ymFRghUvXYSFxC0p0MD0clE27gTXZQjobtB&#10;1FV1K0aIXYigNCJV70+HfFPwjdEqfTcGdWJDy4lbKjGWuM1RbNay2UUZeqtmGvIFLJy0nh69QN3L&#10;JNk+2n+gnFUREExaKHACjLFKFw2kZln9peapl0EXLWQOhotN+P9g1bfDU3iMLE0fYaIBFhEYHkD9&#10;RPJGjAGbuSd7ig1SdxY6mejyShIYXSRvjxc/9ZSYouLN7fJt/W7FmaKzm1VVL1fZcHG9HSKmLxoc&#10;y0nLI82rMJCHB0yn1nPLTOb0fmaSpu3EbNfyOoPmyha6I2kZaZwtx197GTVnw1dPfuXZn5N4Trbn&#10;JKbhE5QfkiV5+LBPYGwhcMWdCdAgioT50+RJ/7kvXdevvfkNAAD//wMAUEsDBBQABgAIAAAAIQCO&#10;6MEO4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOmlDaNU1UITkiI&#10;NBx6dOJtEjVeh9htw9+znOC0Gs3T7Ey2nWwvLjj6zpGCeBaBQKqd6ahR8Fm+PqxA+KDJ6N4RKvhG&#10;D9v89ibTqXFXKvCyD43gEPKpVtCGMKRS+rpFq/3MDUjsHd1odWA5NtKM+srhtpfzKFpKqzviD60e&#10;8LnF+rQ/WwW7AxUv3dd79VEci64s1xG9LU9K3d9Nuw2IgFP4g+G3PleHnDtV7kzGi551HC8YVfCY&#10;8GVglTytQVTszBcJyDyT/yfkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8XSg8mQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCO6MEO&#10;4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="67423B66" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
+                  <w:p w14:paraId="67423B66" w14:textId="38E42849" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
                     <w:pPr>
                       <w:spacing w:before="16"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>Development</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-25"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="115"/>
@@ -13124,56 +13329,56 @@
                       <w:t>Operations</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-25"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>Round</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-26"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00CA253C">
                       <w:rPr>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-25"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:w w:val="115"/>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t>2026/27</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="72EDACDD" w14:textId="77777777" w:rsidR="00E14066" w:rsidRDefault="001F14DF">
                     <w:pPr>
                       <w:spacing w:before="19"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
@@ -14057,175 +14262,183 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="98332679">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="210389977">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1811089167">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1000087183">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1614363353">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="914819538">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E14066"/>
     <w:rsid w:val="00030C18"/>
     <w:rsid w:val="00042A96"/>
     <w:rsid w:val="00045129"/>
     <w:rsid w:val="00056AEB"/>
     <w:rsid w:val="000A7312"/>
     <w:rsid w:val="000B0BAD"/>
     <w:rsid w:val="000F02B4"/>
     <w:rsid w:val="00105D06"/>
     <w:rsid w:val="001115CB"/>
     <w:rsid w:val="001138B9"/>
+    <w:rsid w:val="00115745"/>
     <w:rsid w:val="0014766A"/>
     <w:rsid w:val="00175D10"/>
     <w:rsid w:val="001846AD"/>
     <w:rsid w:val="001859F7"/>
     <w:rsid w:val="001B513B"/>
     <w:rsid w:val="001D293C"/>
     <w:rsid w:val="001D4569"/>
     <w:rsid w:val="001D6799"/>
     <w:rsid w:val="001F14DF"/>
     <w:rsid w:val="0020038D"/>
     <w:rsid w:val="00205B57"/>
     <w:rsid w:val="00247A30"/>
     <w:rsid w:val="002512E5"/>
     <w:rsid w:val="0029306C"/>
     <w:rsid w:val="002A1002"/>
     <w:rsid w:val="002C4E67"/>
     <w:rsid w:val="002C590A"/>
     <w:rsid w:val="0032369E"/>
     <w:rsid w:val="00340714"/>
     <w:rsid w:val="00343C4D"/>
     <w:rsid w:val="003839E0"/>
     <w:rsid w:val="003B7EBA"/>
     <w:rsid w:val="0041625D"/>
     <w:rsid w:val="00417DF2"/>
     <w:rsid w:val="00452B84"/>
     <w:rsid w:val="004648D1"/>
     <w:rsid w:val="004843A5"/>
     <w:rsid w:val="004A0D7E"/>
     <w:rsid w:val="004A49A6"/>
     <w:rsid w:val="004B0E8B"/>
     <w:rsid w:val="004C482E"/>
     <w:rsid w:val="004DD135"/>
     <w:rsid w:val="004F685A"/>
     <w:rsid w:val="00514B4E"/>
     <w:rsid w:val="00544E6E"/>
     <w:rsid w:val="00583174"/>
     <w:rsid w:val="005A2723"/>
     <w:rsid w:val="005A4455"/>
     <w:rsid w:val="006067C2"/>
     <w:rsid w:val="006178FE"/>
+    <w:rsid w:val="00626721"/>
     <w:rsid w:val="0064578C"/>
     <w:rsid w:val="00664EAA"/>
     <w:rsid w:val="006839C6"/>
     <w:rsid w:val="006D5285"/>
     <w:rsid w:val="006D673A"/>
     <w:rsid w:val="006E1F92"/>
     <w:rsid w:val="006E5364"/>
     <w:rsid w:val="006F2380"/>
     <w:rsid w:val="00706D8C"/>
     <w:rsid w:val="00710290"/>
     <w:rsid w:val="00714DBE"/>
     <w:rsid w:val="0071597D"/>
+    <w:rsid w:val="00717DFC"/>
     <w:rsid w:val="00721420"/>
     <w:rsid w:val="0072713F"/>
     <w:rsid w:val="00741176"/>
     <w:rsid w:val="007B79D5"/>
     <w:rsid w:val="00824DF1"/>
     <w:rsid w:val="00833F4B"/>
     <w:rsid w:val="00857DDF"/>
     <w:rsid w:val="00876BFB"/>
     <w:rsid w:val="008A778F"/>
     <w:rsid w:val="008C2EC7"/>
     <w:rsid w:val="008E2BD0"/>
     <w:rsid w:val="009106C4"/>
     <w:rsid w:val="009156EA"/>
     <w:rsid w:val="009172EF"/>
     <w:rsid w:val="00934009"/>
     <w:rsid w:val="009347CC"/>
     <w:rsid w:val="00950EB2"/>
     <w:rsid w:val="00950FE8"/>
     <w:rsid w:val="00956127"/>
     <w:rsid w:val="00975EEF"/>
     <w:rsid w:val="009C2BF4"/>
     <w:rsid w:val="009C2D18"/>
     <w:rsid w:val="009F16A2"/>
     <w:rsid w:val="009F7B53"/>
     <w:rsid w:val="00A13D6B"/>
     <w:rsid w:val="00A26DF5"/>
     <w:rsid w:val="00A525AD"/>
     <w:rsid w:val="00A609F3"/>
     <w:rsid w:val="00A613D3"/>
     <w:rsid w:val="00A77178"/>
     <w:rsid w:val="00A922E9"/>
     <w:rsid w:val="00AD10D0"/>
     <w:rsid w:val="00AF0147"/>
     <w:rsid w:val="00B0632D"/>
     <w:rsid w:val="00B260EF"/>
     <w:rsid w:val="00B261C4"/>
     <w:rsid w:val="00B34C45"/>
     <w:rsid w:val="00B65CC5"/>
     <w:rsid w:val="00B80230"/>
     <w:rsid w:val="00B80C7B"/>
     <w:rsid w:val="00BF5718"/>
     <w:rsid w:val="00C613A2"/>
     <w:rsid w:val="00C97459"/>
+    <w:rsid w:val="00CA253C"/>
     <w:rsid w:val="00CC70D4"/>
     <w:rsid w:val="00CE1374"/>
     <w:rsid w:val="00CE4ACD"/>
     <w:rsid w:val="00CE5F03"/>
     <w:rsid w:val="00CF5624"/>
     <w:rsid w:val="00D26195"/>
     <w:rsid w:val="00D52C8C"/>
     <w:rsid w:val="00D6598C"/>
     <w:rsid w:val="00D827A7"/>
     <w:rsid w:val="00D9272B"/>
     <w:rsid w:val="00D95AAD"/>
     <w:rsid w:val="00DB59C7"/>
     <w:rsid w:val="00DD65A3"/>
     <w:rsid w:val="00DE231B"/>
     <w:rsid w:val="00E01949"/>
     <w:rsid w:val="00E14066"/>
     <w:rsid w:val="00E235AA"/>
     <w:rsid w:val="00E90239"/>
     <w:rsid w:val="00EF6899"/>
     <w:rsid w:val="00F24F30"/>
     <w:rsid w:val="00F63B2C"/>
     <w:rsid w:val="014801DA"/>
     <w:rsid w:val="0D3A9DCA"/>
     <w:rsid w:val="0F5CFD61"/>
     <w:rsid w:val="1B8915A4"/>
@@ -14234,53 +14447,53 @@
     <w:rsid w:val="537B641F"/>
     <w:rsid w:val="680DB637"/>
     <w:rsid w:val="6AEB1401"/>
     <w:rsid w:val="6F30D395"/>
     <w:rsid w:val="76C75636"/>
     <w:rsid w:val="7BC49682"/>
     <w:rsid w:val="7ED98AD4"/>
     <w:rsid w:val="7F042CFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="55F93DF3"/>
   <w15:docId w15:val="{5D6093DA-3039-49DC-BFF6-C73815A903A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -14775,92 +14988,88 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00544E6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00544E6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00544E6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00544E6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00544E6E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00544E6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -14960,51 +15169,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D6799"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/1055747718/8707821e27?ts=0&amp;share=copy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz@cbf.org.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/explainer-what-is-ethnic-funding/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR1_2627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/d/files/dlm/6a1a889e63239c2bd27c8292165927ebe84de5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dean@cbf.org.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheah@cbf.org.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR1_2627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/guides/application-tips/wage-rates/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/d/files/dlm/5b5fbfd65ea1774853dc6411b35cedaa7af9b784" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/help-guide-for-applicants/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/d/files/dlm/fb382e952beeb018abab9442a0a9f1d0e12892a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/ContentR12627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/help-guide-for-applicants/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SectCoord2026-27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/content/specialist-radio/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/help-guide-for-applicants/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/1055747718/8707821e27?ts=0&amp;share=copy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz@cbf.org.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dean@cbf.org.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR1_2627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/d/files/dlm/6a1a889e63239c2bd27c8292165927ebe84de5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/explainer-what-is-ethnic-funding/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheah@cbf.org.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/grants-available/content/specialist-radio/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/d/files/dlm/fb382e952beeb018abab9442a0a9f1d0e12892a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.smartygrants.com.au/SRPR1_2627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicanthelp.smartygrants.com.au/help-guide-for-applicants/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/guides/application-tips/wage-rates/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/grants/faqs/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15268,50 +15477,61 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cb139596-0b16-40ba-8a6f-7225b1e83fe1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1588e857-b7f9-4626-af9f-0af0ac668ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F8CA51E83F56D4BA3656DDFC92947A5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a64ef2d9052e85e3e029c4fd004a1c48">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1588e857-b7f9-4626-af9f-0af0ac668ce9" xmlns:ns3="cb139596-0b16-40ba-8a6f-7225b1e83fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30fa4d46623f63240e8861416408b1a0" ns2:_="" ns3:_="">
     <xsd:import namespace="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
     <xsd:import namespace="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -15522,114 +15742,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2CB6C0C-EFB7-428B-8DE6-B5845191686E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3042C61-82E8-4DEC-B142-4842BBF97E68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
+    <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E90B2D-51A4-4FBD-8908-7D849B167FA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
     <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1891</Words>
-  <Characters>10764</Characters>
+  <Words>1832</Words>
+  <Characters>10428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>244</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>237</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12510</CharactersWithSpaces>
+  <CharactersWithSpaces>12120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Development_&amp;_Operations_Round_1_2026/27-Application</dc:title>
   <dc:subject/>
   <dc:creator>Rachel Rees</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-11-26T00:00:00Z</vt:filetime>
   </property>