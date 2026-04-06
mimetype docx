--- v0 (2026-01-21)
+++ v1 (2026-04-06)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DE8B6C6" w14:textId="4BEE4049" w:rsidR="00595EB7" w:rsidRDefault="00B43BE1" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
@@ -956,51 +955,75 @@
     <w:p w14:paraId="478F3F9C" w14:textId="77777777" w:rsidR="00595EB7" w:rsidRPr="006A471F" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4799"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A471F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Applicant organisation contact details</w:t>
+        <w:t xml:space="preserve">Applicant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D881904" w14:textId="77777777" w:rsidR="00595EB7" w:rsidRPr="00CE67CD" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A927CF">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Organisation phone number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49348405" w14:textId="77777777" w:rsidR="00595EB7" w:rsidRPr="00CE67CD" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1157,55 +1180,77 @@
       <w:r w:rsidRPr="007433D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Traditional place name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0F3E82" w14:textId="77777777" w:rsidR="00595EB7" w:rsidRPr="007433D9" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007433D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Kamilaroi/Gomeroi Country</w:t>
+        <w:t>Kamilaroi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007433D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007433D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gomeroi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007433D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDDD3B9" w14:textId="77777777" w:rsidR="00595EB7" w:rsidRPr="00CE67CD" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009772CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Organisation physical address </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
@@ -1367,107 +1412,189 @@
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell us about your organisation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426BA070" w14:textId="3C77BBD3" w:rsidR="00FF5A59" w:rsidRPr="009B4D00" w:rsidRDefault="00FF5A59" w:rsidP="00FF5A59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are based in a small farming rural area with a population of </w:t>
+        <w:t xml:space="preserve">We are based in a small </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>farming rural area</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a population of </w:t>
       </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">,230. Our organisation was established in 1983 and we currently have a membership of 112 and this is growing on a yearly basis. We provide broadcasts 14 hours a day which includes </w:t>
+        <w:t xml:space="preserve">,230. Our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was established in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>1983</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we currently have a membership of 112 and this is growing on a yearly basis. We provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>broadcasts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 hours a day which includes </w:t>
       </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">approximately 9 hours of local content. We have 2 hours of content per week from the local Philipino community. </w:t>
+        <w:t xml:space="preserve">approximately 9 hours of local content. We have 2 hours of content per week from the local </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Philipino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> We have 11 </w:t>
       </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">partnerships </w:t>
       </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>including 2 primary schools</w:t>
       </w:r>
-      <w:ins w:id="0" w:author="Liz Landray" w:date="2025-12-09T15:34:00Z" w16du:dateUtc="2025-12-09T04:34:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00954A0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 neighbourhood house</w:t>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>neighbourhood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> house</w:t>
       </w:r>
       <w:r w:rsidR="007A2507">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00954A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the local football club </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>and 1</w:t>
       </w:r>
       <w:r w:rsidR="00142685" w:rsidRPr="009B4D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -1625,61 +1752,61 @@
           <w:b w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>$13</w:t>
       </w:r>
       <w:r w:rsidR="00CA38C5" w:rsidRPr="00CA38C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>0,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4BE9F5" w14:textId="4D21B704" w:rsidR="00097BE4" w:rsidRPr="00CE67CD" w:rsidRDefault="00594222" w:rsidP="00097BE4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="125"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk532825954"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk532825954"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="125"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Annual report with financial statements</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5EA96AEF" w14:textId="77777777" w:rsidR="00F0020E" w:rsidRPr="00CE67CD" w:rsidRDefault="00F0020E" w:rsidP="00F0020E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "http://www.madeupradiostation.com.au/annualreports" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="008677A3">
@@ -1858,77 +1985,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38318C9F" w14:textId="4225BAC6" w:rsidR="00CC4CD4" w:rsidRPr="00CE67CD" w:rsidRDefault="00A728EF" w:rsidP="0016498E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maintown </w:t>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C03655">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">history </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>podcast series</w:t>
       </w:r>
       <w:r w:rsidR="00C6590D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Series </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C6590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Series</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C6590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96EA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3C14DA" w14:textId="544BE736" w:rsidR="009036AA" w:rsidRDefault="009036AA" w:rsidP="41B1FEF3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Main activity type </w:t>
@@ -2127,363 +2279,316 @@
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>If you are distributing via multiple avenues, please tick all that apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32804B91" w14:textId="77777777" w:rsidR="00664D59" w:rsidRPr="00664D59" w:rsidRDefault="00664D59" w:rsidP="00664D59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664D59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Then use the "Distribution details" box below to briefly describe your distribution plans and arrangements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C1B7C7" w14:textId="301B66A2" w:rsidR="00664D59" w:rsidRPr="00EC4324" w:rsidRDefault="006F4958" w:rsidP="00664D59">
+    <w:p w14:paraId="23C1B7C7" w14:textId="33751F6D" w:rsidR="00664D59" w:rsidRPr="00EC4324" w:rsidRDefault="006F4958" w:rsidP="00664D59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="2" w:author="Liz Landray" w:date="2025-12-09T15:41:00Z" w16du:dateUtc="2025-12-09T04:41:00Z">
-[...47 lines deleted...]
-      <w:r w:rsidR="00664D59" w:rsidRPr="00EC4324">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ote that in order to be eligible for CBF grant funding, the content produced must be ﬁrst broadcast by a recognised community media organisation. This question is asking about </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">additional </w:t>
+        <w:t>Please n</w:t>
       </w:r>
       <w:r w:rsidR="00664D59" w:rsidRPr="00EC4324">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">ote that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00664D59" w:rsidRPr="00EC4324">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00664D59" w:rsidRPr="00EC4324">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be eligible for CBF grant funding, the content produced must be ﬁrst broadcast by a recognised community media organisation. This question is asking about </w:t>
+      </w:r>
+      <w:r w:rsidR="00664D59" w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00664D59" w:rsidRPr="00EC4324">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>methods, if any.</w:t>
       </w:r>
-      <w:del w:id="7" w:author="Liz Landray" w:date="2025-12-09T15:42:00Z" w16du:dateUtc="2025-12-09T04:42:00Z">
-[...10 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="7EAA487E" w14:textId="538B7C49" w:rsidR="00BF22F6" w:rsidRDefault="00BF22F6" w:rsidP="00664D59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF22F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>How will your content be distributed?</w:t>
+        <w:t xml:space="preserve">How will your content be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF22F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>distributed?</w:t>
       </w:r>
       <w:r w:rsidR="007001B3" w:rsidRPr="007001B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="EE0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5F9344F3" w14:textId="42799AE8" w:rsidR="00632DFB" w:rsidRDefault="007001B3" w:rsidP="00664D59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="007001B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>ree to air</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007001B3">
+        <w:t xml:space="preserve">ree to air </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF22F6" w:rsidRPr="00632DFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF22F6" w:rsidRPr="00632DFB">
+        <w:t xml:space="preserve">adio or TV </w:t>
+      </w:r>
+      <w:r w:rsidR="003648D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">adio or TV </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>broadcast</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0E2AB7" w14:textId="71CC81CE" w:rsidR="00BF22F6" w:rsidRPr="00632DFB" w:rsidRDefault="00632DFB" w:rsidP="00664D59">
+    <w:p w14:paraId="2F0E2AB7" w14:textId="2F436B9F" w:rsidR="00BF22F6" w:rsidRPr="00632DFB" w:rsidRDefault="00632DFB" w:rsidP="00664D59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632DFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Distribution details</w:t>
       </w:r>
-      <w:ins w:id="8" w:author="Liz Landray" w:date="2025-12-09T15:42:00Z" w16du:dateUtc="2025-12-09T04:42:00Z">
-[...26 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00E037B9" w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="583D6011" w14:textId="1204207B" w:rsidR="009036AA" w:rsidRPr="00CE67CD" w:rsidRDefault="00C334B1" w:rsidP="009036AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Fortnightly</w:t>
       </w:r>
       <w:r w:rsidR="00C03655">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> live to air</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00300DC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Made Up Radio FM</w:t>
       </w:r>
       <w:r w:rsidR="00BF5C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during Good Morning Maintown</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> during Good Morning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF5C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00300DC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C866B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Available for on demand listening on</w:t>
       </w:r>
       <w:r w:rsidR="00A85F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> our website - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00A85F7E" w:rsidRPr="00051D33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -2744,229 +2849,230 @@
         <w:t xml:space="preserve">Page 5 </w:t>
       </w:r>
       <w:r w:rsidR="007433D9" w:rsidRPr="00600C97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0009688B" w:rsidRPr="00600C97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>dea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F58E8" w14:textId="0CC347BA" w:rsidR="00595EB7" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
+    <w:p w14:paraId="4F4F58E8" w14:textId="48847021" w:rsidR="00595EB7" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
-          <w:ins w:id="11" w:author="Liz Landray" w:date="2025-12-09T15:44:00Z" w16du:dateUtc="2025-12-09T04:44:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD72FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Your response</w:t>
       </w:r>
-      <w:ins w:id="12" w:author="Liz Landray" w:date="2025-12-09T15:43:00Z" w16du:dateUtc="2025-12-09T04:43:00Z">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00E4255D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD72FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the following questions will be assessed against the idea criterion and </w:t>
       </w:r>
-      <w:ins w:id="13" w:author="Liz Landray" w:date="2025-12-09T15:44:00Z" w16du:dateUtc="2025-12-09T04:44:00Z">
-[...18 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00E40CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD72FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> worth 40% of your total score.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538149C5" w14:textId="77777777" w:rsidR="00E40CC2" w:rsidRDefault="00E40CC2" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
-          <w:ins w:id="15" w:author="Liz Landray" w:date="2025-12-09T15:44:00Z" w16du:dateUtc="2025-12-09T04:44:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72408F6E" w14:textId="1924FA1F" w:rsidR="00E40CC2" w:rsidRPr="00595EB7" w:rsidRDefault="00E40CC2" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="16" w:author="Liz Landray" w:date="2025-12-09T15:44:00Z" w16du:dateUtc="2025-12-09T04:44:00Z">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00E40CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>In the following question, please provide a short summary of what you are seeking funding for and what you aim to achieve.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56E49A9A" w14:textId="23877C3D" w:rsidR="00595EB7" w:rsidRPr="00CE67CD" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Project description</w:t>
       </w:r>
-      <w:ins w:id="17" w:author="Liz Landray" w:date="2025-12-09T15:44:00Z" w16du:dateUtc="2025-12-09T04:44:00Z">
-[...24 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="0028038E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – what do you need CBF funding to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0028038E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>do?</w:t>
+      </w:r>
+      <w:r w:rsidR="0028038E" w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="EE0000"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B0BF79D" w14:textId="0F13BA46" w:rsidR="00595EB7" w:rsidRPr="00CE67CD" w:rsidRDefault="00595EB7" w:rsidP="00595EB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A 10-part podcast series of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C7980">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>one hour</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> episodes featuring significant events that have shaped Maintown. Each episode will include historical research and interviews with local community members and include training for volunteers who will contribute to the production of the podcast series. </w:t>
+        <w:t xml:space="preserve"> episodes featuring significant events that have shaped </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Each episode will include historical research and interviews with local community members and include training for volunteers who will contribute to the production of the podcast series. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177BC1D8" w14:textId="29A04397" w:rsidR="00877DF0" w:rsidRDefault="003B6BE0" w:rsidP="00877DF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Must be no more than </w:t>
       </w:r>
       <w:r w:rsidR="00BE1AA2">
         <w:rPr>
@@ -3004,265 +3110,237 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36448">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Please demonstrate the need for CBF funding support by including the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A99F49D" w14:textId="77777777" w:rsidR="00825567" w:rsidRPr="009B0EAB" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
+    <w:p w14:paraId="7A99F49D" w14:textId="77777777" w:rsidR="00825567" w:rsidRPr="0006108C" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="19" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009B0EAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="20" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Why is this project needed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4A197A" w14:textId="77777777" w:rsidR="00825567" w:rsidRPr="009B0EAB" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
+    <w:p w14:paraId="7F4A197A" w14:textId="77777777" w:rsidR="00825567" w:rsidRPr="0006108C" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="21" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009B0EAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="22" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>What issues/problems will this grant help you solve?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F7F05C" w14:textId="58C053A2" w:rsidR="00825567" w:rsidRPr="009B0EAB" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
+    <w:p w14:paraId="52F7F05C" w14:textId="58C053A2" w:rsidR="00825567" w:rsidRPr="0006108C" w:rsidRDefault="00825567" w:rsidP="00BE1AA2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="23" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009B0EAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="24" w:author="Liz Landray" w:date="2025-12-09T15:45:00Z" w16du:dateUtc="2025-12-09T04:45:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>How will this project help achieve your outcomes?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65926FC3" w14:textId="6DFABA96" w:rsidR="00825567" w:rsidRPr="00CE67CD" w:rsidRDefault="00825567" w:rsidP="00825567">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk532826393"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk532826393"/>
       <w:r w:rsidRPr="00095599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Wh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00095599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> do you need CBF support?</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:spacing w:val="15"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD66DFF" w14:textId="77777777" w:rsidR="00825567" w:rsidRPr="0028518E" w:rsidRDefault="00825567" w:rsidP="00825567">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A906AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">We want to create a second series of podcasts looking at the alternative histories of Maintown. The CBF support would support a professional producer who will project manage the project and conduct the training and also to the purchase of some handheld recorders and microphones to conduct interviews and field recordings. Support will maintain and then improve the level of production we achieved last year and increase the number of volunteers involved in the </w:t>
+        <w:t xml:space="preserve">We want to create a second series of podcasts looking at the alternative histories of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A906AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A906AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The CBF support would support a professional producer who will project manage the project and conduct the training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A906AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A906AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the purchase of some handheld recorders and microphones to conduct interviews and field recordings. Support will maintain and then improve the level of production we achieved last year and increase the number of volunteers involved in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A906AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>production of the new content. We have received lots of interest in this podcast series not only from our local community but also from neighbouring communities where some of the stories and histories cross over. It is important as the histories of our area have not been properly recorded and many of the stories are in danger of being lost. We need the support now to build on the work we have done over the last year by - delivering excellent new content relevant to our community; - maintaining our relationship with new partners and an external producer - keeping the momentum going in increasing volunteers and listeners - attracting new sponsors to this project - we already have a few leads in this area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40780A12" w14:textId="3FAFE854" w:rsidR="00821EC9" w:rsidRDefault="00EC5FE3" w:rsidP="00877DF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5FE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -3304,80 +3382,90 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Established project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F481E2" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRPr="00CE67CD" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03655">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>What have been the highlights of the project over the past year and what will you achieve with CBF support over the funding period?</w:t>
+        <w:t xml:space="preserve">What have been the highlights of the project over the past year and what will you achieve with CBF support over the funding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C03655">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>period?</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7747">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="232794DE" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:ind w:left="130"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk184309339"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk184309339"/>
       <w:r w:rsidRPr="00C42AFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Training of 5 volunteers in podcasting and interview techniques. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4086D35A" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRPr="00C42AFB" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:ind w:left="130"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -3396,51 +3484,83 @@
         <w:t>ominated for a State Government community engagement award</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F670136" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:ind w:left="130"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42AFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Partnership formed with Maintown Historical Society and NextTown Historical Society </w:t>
+        <w:t xml:space="preserve">Partnership formed with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C42AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C42AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Historical Society and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C42AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>NextTown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C42AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Historical Society </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA61C1A" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRPr="00C42AFB" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:ind w:left="130"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Establishing a new website</w:t>
@@ -3503,406 +3623,317 @@
         <w:t xml:space="preserve">In the next year we are seeking to promote the program widely to the CRN as the content is significant and has broad appeal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DA635E" w14:textId="77777777" w:rsidR="00EC5FE3" w:rsidRPr="00CE67CD" w:rsidRDefault="00EC5FE3" w:rsidP="00EC5FE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160"/>
         <w:ind w:left="130"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the nest year we will recruit 4 people under 26 as youth broadcasters to develop a focus on the experiences of young people through Maintown’s history we will collaborate with Youth Station 2YPE to achieve this. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve">In the nest year we will recruit 4 people under 26 as youth broadcasters to develop a focus on the experiences of young people through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Maintown’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history we will collaborate with Youth Station 2YPE to achieve this. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="1622EB09" w14:textId="218A34C1" w:rsidR="00EC5FE3" w:rsidRDefault="002B2224" w:rsidP="002B2224">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
-          <w:ins w:id="27" w:author="Liz Landray" w:date="2025-12-09T15:46:00Z" w16du:dateUtc="2025-12-09T04:46:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7623B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Must be no more than 150 words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C33CE8A" w14:textId="77777777" w:rsidR="00B83E27" w:rsidRDefault="00B83E27" w:rsidP="002B2224">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
-          <w:ins w:id="28" w:author="Liz Landray" w:date="2025-12-09T15:46:00Z" w16du:dateUtc="2025-12-09T04:46:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="120"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369027FE" w14:textId="1193D30F" w:rsidR="00B83E27" w:rsidRPr="00B83E27" w:rsidRDefault="00B83E27" w:rsidP="002B2224">
+    <w:p w14:paraId="369027FE" w14:textId="1193D30F" w:rsidR="00B83E27" w:rsidRPr="0006108C" w:rsidRDefault="00B83E27" w:rsidP="002B2224">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="29" w:author="Liz Landray" w:date="2025-12-09T15:46:00Z" w16du:dateUtc="2025-12-09T04:46:00Z">
-[...36 lines deleted...]
-    <w:p w14:paraId="57F23F5A" w14:textId="1BEE4F62" w:rsidR="006A6978" w:rsidRPr="00CE67CD" w:rsidRDefault="006A6978" w:rsidP="006A6978">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Supporting materials and documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F23F5A" w14:textId="582CE737" w:rsidR="006A6978" w:rsidRPr="00CE67CD" w:rsidRDefault="006A6978" w:rsidP="006A6978">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00701493">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Demo</w:t>
       </w:r>
-      <w:ins w:id="32" w:author="Liz Landray" w:date="2025-12-09T15:46:00Z" w16du:dateUtc="2025-12-09T04:46:00Z">
-[...18 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="002A7EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00701493">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">or previous production </w:t>
       </w:r>
-      <w:del w:id="34" w:author="Liz Landray" w:date="2025-12-09T15:46:00Z" w16du:dateUtc="2025-12-09T04:46:00Z">
-[...9 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="037538CA" w14:textId="77777777" w:rsidR="006A6978" w:rsidRPr="000B678A" w:rsidRDefault="006A6978" w:rsidP="006A6978">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B678A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>www.madeupradiostation.com.au/podcast/s1_ep</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC4ED00" w14:textId="77777777" w:rsidR="008E35A8" w:rsidRPr="008E35A8" w:rsidRDefault="008E35A8" w:rsidP="008E35A8">
+    <w:p w14:paraId="2CC4ED00" w14:textId="77777777" w:rsidR="008E35A8" w:rsidRPr="0006108C" w:rsidRDefault="008E35A8" w:rsidP="008E35A8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:ins w:id="35" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
-          <w:rPrChange w:id="36" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z" w16du:dateUtc="2025-12-09T04:47:00Z">
-[...24 lines deleted...]
-    <w:p w14:paraId="19C4DBB0" w14:textId="77777777" w:rsidR="008E35A8" w:rsidRPr="008E35A8" w:rsidRDefault="008E35A8" w:rsidP="008E35A8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>What you tick in the following question opens other sections below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C4DBB0" w14:textId="77777777" w:rsidR="008E35A8" w:rsidRPr="0006108C" w:rsidRDefault="008E35A8" w:rsidP="008E35A8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:ins w:id="40" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
-          <w:rPrChange w:id="41" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z" w16du:dateUtc="2025-12-09T04:47:00Z">
-[...22 lines deleted...]
-      </w:ins>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>For example: If you tick Community consultation you will be asked to provide evidence of what you have done in relation to community consultation. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="298B1CC3" w14:textId="77777777" w:rsidR="008E35A8" w:rsidRDefault="008E35A8" w:rsidP="006A6978">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
-          <w:ins w:id="45" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z" w16du:dateUtc="2025-12-09T04:47:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43104FBC" w14:textId="00F11C51" w:rsidR="006A6978" w:rsidRPr="00CE67CD" w:rsidRDefault="006A6978" w:rsidP="006A6978">
+    <w:p w14:paraId="43104FBC" w14:textId="4E793F0C" w:rsidR="006A6978" w:rsidRPr="00CE67CD" w:rsidRDefault="006A6978" w:rsidP="006A6978">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A86772">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">What supporting documents do you need to </w:t>
       </w:r>
-      <w:ins w:id="46" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z" w16du:dateUtc="2025-12-09T04:47:00Z">
-[...18 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="008E35A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>include in your application</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A86772">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="48" w:author="Liz Landray" w:date="2025-12-09T15:47:00Z" w16du:dateUtc="2025-12-09T04:47:00Z">
-[...9 lines deleted...]
-      </w:del>
     </w:p>
     <w:p w14:paraId="63CFBB88" w14:textId="77777777" w:rsidR="006A6978" w:rsidRDefault="006A6978" w:rsidP="00D7623B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Hlk27126148"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk27126148"/>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Evidence of community consultation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="335A4140" w14:textId="77777777" w:rsidR="006A6978" w:rsidRDefault="006A6978" w:rsidP="00D7623B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Previous work details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2885FCDB" w14:textId="77777777" w:rsidR="006A6978" w:rsidRDefault="006A6978" w:rsidP="00D7623B">
@@ -3922,61 +3953,61 @@
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Proposed project/program details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374237C6" w14:textId="77777777" w:rsidR="006A6978" w:rsidRDefault="006A6978" w:rsidP="00D7623B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Hlk122344068"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk122344068"/>
       <w:r w:rsidRPr="007A05F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Synopsis, story outline, scripts, storyboards, etc.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="02627515" w14:textId="77777777" w:rsidR="006A6978" w:rsidRPr="00CE67CD" w:rsidRDefault="006A6978" w:rsidP="006A6978">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="125"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Evidence of community consultation</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
@@ -4260,314 +4291,165 @@
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Attach a ﬁle:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBF3D13" w14:textId="77777777" w:rsidR="006A6978" w:rsidDel="00643290" w:rsidRDefault="006A6978" w:rsidP="006A6978">
-[...27 lines deleted...]
-    <w:p w14:paraId="270361AC" w14:textId="77777777" w:rsidR="00C75B65" w:rsidDel="00643290" w:rsidRDefault="00C75B65" w:rsidP="00412706">
+    <w:p w14:paraId="3E74C893" w14:textId="5DA987B0" w:rsidR="00EC0260" w:rsidRDefault="00EC0260" w:rsidP="00C14C8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-          <w:del w:id="55" w:author="Liz Landray" w:date="2025-12-09T15:48:00Z" w16du:dateUtc="2025-12-09T04:48:00Z"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:del w:id="56" w:author="Liz Landray" w:date="2025-12-09T15:48:00Z" w16du:dateUtc="2025-12-09T04:48:00Z"/>
+      <w:r w:rsidRPr="00EC0260">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E74C893" w14:textId="5DA987B0" w:rsidR="00EC0260" w:rsidRDefault="00EC0260" w:rsidP="00C14C8F">
+        <w:t xml:space="preserve">Outcomes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007344AD" w14:textId="48CAE662" w:rsidR="0062696B" w:rsidRPr="0006108C" w:rsidRDefault="0062696B" w:rsidP="00C14C8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:ins w:id="57" w:author="Liz Landray" w:date="2025-12-09T15:48:00Z" w16du:dateUtc="2025-12-09T04:48:00Z"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="58" w:author="Liz Landray" w:date="2025-12-09T15:48:00Z" w16du:dateUtc="2025-12-09T04:48:00Z">
-[...33 lines deleted...]
-    <w:p w14:paraId="2705B76A" w14:textId="665ADA90" w:rsidR="00883EF6" w:rsidRPr="00627084" w:rsidRDefault="00883EF6" w:rsidP="0062696B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>In the next sections we ask you to nominate the outcomes you are wanting to achieve and how you will measure them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2705B76A" w14:textId="665ADA90" w:rsidR="00883EF6" w:rsidRPr="0006108C" w:rsidRDefault="00883EF6" w:rsidP="0006108C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w:rPrChange w:id="61" w:author="Liz Landray" w:date="2025-12-09T15:49:00Z" w16du:dateUtc="2025-12-09T04:49:00Z">
-[...17 lines deleted...]
-        </w:pPrChange>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Describing outcomes and figuring out suitable measures is not everybody’s comfort zone – it’s OK if this feels a bit confusing! </w:t>
       </w:r>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>We have some handy resources and examples</w:t>
       </w:r>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t> to help you think it through: </w:t>
       </w:r>
-      <w:r w:rsidR="008E4455" w:rsidRPr="00627084">
+      <w:r w:rsidR="008E4455" w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w:rPrChange w:id="63" w:author="Liz Landray" w:date="2025-12-09T15:49:00Z" w16du:dateUtc="2025-12-09T04:49:00Z">
-[...10 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Outcomes and measures </w:t>
       </w:r>
-      <w:r w:rsidR="00C26A11" w:rsidRPr="00627084">
+      <w:r w:rsidR="00C26A11" w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w:rPrChange w:id="64" w:author="Liz Landray" w:date="2025-12-09T15:49:00Z" w16du:dateUtc="2025-12-09T04:49:00Z">
-[...10 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>– cheat sheet for Content applicants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA7BF0E" w14:textId="77777777" w:rsidR="00F55853" w:rsidRPr="00F55853" w:rsidRDefault="00F55853" w:rsidP="00F55853">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F55853">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -4604,51 +4486,73 @@
           </w:rPr>
           <w:t>Content outcomes and measures resource with examples</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="215A2823" w14:textId="77777777" w:rsidR="00883EF6" w:rsidRPr="00883EF6" w:rsidRDefault="00883EF6" w:rsidP="00883EF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>We encourage you to have a read, and get in touch with us if you would like to discuss ideas for outcomes and measures, or get some advice on your draft.</w:t>
+        <w:t xml:space="preserve">We encourage you to have a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00883EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>read, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00883EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> get in touch with us if you would like to discuss ideas for outcomes and measures, or get some advice on your draft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC29D42" w14:textId="77777777" w:rsidR="00883EF6" w:rsidRPr="00883EF6" w:rsidRDefault="00883EF6" w:rsidP="00883EF6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Outcomes are the changes or benefits you expect to occur because of the activities in your grant. Outcomes could be for your organisation, the project participants, your audience or community.</w:t>
       </w:r>
     </w:p>
@@ -4851,51 +4755,73 @@
     <w:p w14:paraId="39C17270" w14:textId="77777777" w:rsidR="00883EF6" w:rsidRPr="00883EF6" w:rsidRDefault="00883EF6" w:rsidP="00883EF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Outcomes that you can actually measure (we will ask about this next).</w:t>
+        <w:t xml:space="preserve">Outcomes that you can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00883EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>actually measure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00883EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (we will ask about this next).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D500EA0" w14:textId="77777777" w:rsidR="00883EF6" w:rsidRPr="00883EF6" w:rsidRDefault="00883EF6" w:rsidP="00883EF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883EF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5014,61 +4940,75 @@
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DAE8265" w14:textId="07163B34" w:rsidR="00751D35" w:rsidRPr="00F0230F" w:rsidRDefault="006F3F75" w:rsidP="006A471F">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="255"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F0230F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Must be no more than 25 words.</w:t>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F0230F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be no more than 25 words.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0230F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> What change do you expect will occur because of your project, and who will benefit? Please be brief – just one outcome per row.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ACD205B" w14:textId="7FD58FE9" w:rsidR="00751D35" w:rsidRPr="00A906AC" w:rsidRDefault="000F180F" w:rsidP="006A471F">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="255"/>
               <w:rPr>
@@ -5169,59 +5109,71 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>How will you achieve this outcome?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D21677" w14:textId="193F9701" w:rsidR="002D10DA" w:rsidRPr="00834396" w:rsidRDefault="002D10DA" w:rsidP="006A471F">
             <w:pPr>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="255"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00834396">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Must be no more than 25 words. What will you do to help make this outcome happen? Which of your project activities leads to this particular outcome?</w:t>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00834396">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be no more than 25 words. What will you do to help make this outcome happen? Which of your project activities leads to this particular outcome?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751D35" w14:paraId="4395F49B" w14:textId="79B5C92B" w:rsidTr="00751D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30A4D03D" w14:textId="032A39B3" w:rsidR="00751D35" w:rsidRPr="00A906AC" w:rsidRDefault="00751D35" w:rsidP="00DC35AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A906AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
@@ -5277,57 +5229,67 @@
             </w:pPr>
             <w:r w:rsidRPr="008F6E69">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targeted recruitment of young people/CALD participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751D35" w14:paraId="5536EAE4" w14:textId="67FD20A4" w:rsidTr="00751D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DAD953B" w14:textId="36DE1401" w:rsidR="00751D35" w:rsidRPr="00A906AC" w:rsidRDefault="00751D35" w:rsidP="00DC35AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A906AC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Participate in major community events throughout the year</w:t>
+              <w:t>Participate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A906AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in major community events throughout the year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7742B56C" w14:textId="55560A71" w:rsidR="00751D35" w:rsidRPr="009B4D00" w:rsidRDefault="00751D35" w:rsidP="00DC35AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B4D00">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Increase community participation and engagement in community media that is inclusive and accessible to all </w:t>
             </w:r>
           </w:p>
@@ -5444,90 +5406,50 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E07306" w14:textId="77777777" w:rsidR="00532FDE" w:rsidRDefault="00532FDE" w:rsidP="00412706">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376A300B" w14:textId="77777777" w:rsidR="00532FDE" w:rsidDel="00627084" w:rsidRDefault="00532FDE" w:rsidP="00412706">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="61028BBE" w14:textId="41EA37FA" w:rsidR="00CC4CD4" w:rsidRPr="00600C97" w:rsidRDefault="00C4260F" w:rsidP="00AD3397">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Page 6 </w:t>
       </w:r>
       <w:r w:rsidR="00CC4CD4" w:rsidRPr="00600C97">
         <w:rPr>
@@ -5620,51 +5542,69 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FCE0AA" w14:textId="77777777" w:rsidR="00B613B5" w:rsidRDefault="00D15BA1" w:rsidP="00D15BA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">These measures and targets will form the reporting requirements of your grant agreement if your grant is successful. So it's important to choose measures and targets that are right for your project. </w:t>
+        <w:t xml:space="preserve">These measures and targets will form the reporting requirements of your grant agreement if your grant is successful. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it's important to choose measures and targets that are right for your project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02ACF903" w14:textId="77777777" w:rsidR="00B613B5" w:rsidRDefault="00B613B5" w:rsidP="00D15BA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A3D677" w14:textId="1443A8BC" w:rsidR="00D15BA1" w:rsidRPr="00D15BA1" w:rsidRDefault="00D15BA1" w:rsidP="00D15BA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
@@ -5707,51 +5647,69 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Clearly relate to the outcome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1D22BE" w14:textId="77777777" w:rsidR="00D15BA1" w:rsidRPr="00D15BA1" w:rsidRDefault="00D15BA1" w:rsidP="00EA40DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Identify a specific unit of measurement, e.g: Numbers of people / episodes / events or partners; $ of income; % of survey responses, etc</w:t>
+        <w:t xml:space="preserve">Identify a specific unit of measurement, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>: Numbers of people / episodes / events or partners; $ of income; % of survey responses, etc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CA97E2" w14:textId="77777777" w:rsidR="00D15BA1" w:rsidRPr="00D15BA1" w:rsidRDefault="00D15BA1" w:rsidP="00EA40DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Set a realistic target that is relevant to that specific outcome and measure</w:t>
       </w:r>
     </w:p>
@@ -5772,51 +5730,69 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Have been tested or are commonly used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C749E02" w14:textId="77777777" w:rsidR="00D15BA1" w:rsidRDefault="00D15BA1" w:rsidP="00EA40DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Are used sparingly - you are much better off to track one good reliable measure for an outcome, than multiple vague or impractical measures.</w:t>
+        <w:t xml:space="preserve">Are used sparingly - you are much better off to track one good reliable measure for an outcome, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multiple vague or impractical measures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006FBCB6" w14:textId="77777777" w:rsidR="00EA40DA" w:rsidRPr="00D15BA1" w:rsidRDefault="00EA40DA" w:rsidP="00EA40DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DE8B25" w14:textId="77777777" w:rsidR="00D15BA1" w:rsidRPr="00EA40DA" w:rsidRDefault="00D15BA1" w:rsidP="00D15BA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="133" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -5958,51 +5934,69 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>E.g. what can you document, observe, or gather feedback about, to see if the outcome is on track or achieved?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00778EB4" w14:textId="77777777" w:rsidR="00D15BA1" w:rsidRDefault="00D15BA1" w:rsidP="003D7582">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Think about how you’ll get the data, and from whom – can you actually do it? If not, think of a more practical measure (or reconsider the outcome if need be).</w:t>
+        <w:t xml:space="preserve">Think about how you’ll get the data, and from whom – can you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>actually do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D15BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it? If not, think of a more practical measure (or reconsider the outcome if need be).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F23DB56" w14:textId="77777777" w:rsidR="003D7582" w:rsidRDefault="003D7582" w:rsidP="003D7582">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AFAC0D" w14:textId="7008521A" w:rsidR="00AD73C3" w:rsidRPr="008011AF" w:rsidRDefault="00221CCB" w:rsidP="008011AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="269"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221CCB">
         <w:rPr>
@@ -6570,103 +6564,143 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collection method</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="373D92B8" w14:textId="35A9B915" w:rsidR="008A0CAA" w:rsidRPr="00CE1F1D" w:rsidRDefault="001D4DD5" w:rsidP="001D4DD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE1F1D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Must be no more than 25 words. How will you track your results? E.g. things like listener/platform analytics, attendance records, volunteer database, program documents, online survey, etc.</w:t>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE1F1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be no more than 25 words. How will you track your results? E.g. things like listener/platform analytics, attendance records, volunteer database, program documents, online survey, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E646C8" w:rsidRPr="006A6A27" w14:paraId="79D4CD6F" w14:textId="094581FC" w:rsidTr="00806A2C">
         <w:trPr>
           <w:trHeight w:val="902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A69AC7" w14:textId="3E330028" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="00E646C8" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B678A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Representation on air the many faces of our local community</w:t>
+              <w:t xml:space="preserve">Representation on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B678A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              </w:rPr>
+              <w:t>air</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B678A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the many faces of our local community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C8C9FA2" w14:textId="20E4DC00" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="00E646C8" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E646C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>The number of additional young people/CALD on air  at the end of the funding period</w:t>
+              <w:t xml:space="preserve">The number of additional young people/CALD on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E646C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>air  at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E646C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the end of the funding period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="283D7047" w14:textId="44A380DB" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="00E646C8" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="000B678A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6705,55 +6739,63 @@
             </w:pPr>
             <w:r w:rsidRPr="003E210C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>We will track via the participants who create the content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E646C8" w:rsidRPr="006A6A27" w14:paraId="630DD65F" w14:textId="6B6818A8" w:rsidTr="00806A2C">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10732666" w14:textId="24AFFB9A" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="00E646C8" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000B678A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
-              <w:t>Participate in major community events throughout the year</w:t>
+              <w:t>Participate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B678A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in major community events throughout the year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C94C9C8" w14:textId="024492C6" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="00E646C8" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B678A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t xml:space="preserve">The number of Outside Broadcasts (OB’s) per year </w:t>
             </w:r>
             <w:r w:rsidR="00472714">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t xml:space="preserve">that are delivered </w:t>
@@ -6936,96 +6978,74 @@
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0DB5BD" w14:textId="4B275A03" w:rsidR="00E646C8" w:rsidRPr="000B678A" w:rsidRDefault="006A6477" w:rsidP="000B678A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A6477">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>Adding a KPI/Action in the Strategic Plan for the nominations and Awards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F0F814D" w14:textId="2365F07A" w:rsidR="007A05F5" w:rsidRPr="00330466" w:rsidRDefault="007A05F5" w:rsidP="446A3428">
+    <w:p w14:paraId="7F0F814D" w14:textId="2365F07A" w:rsidR="007A05F5" w:rsidRPr="0006108C" w:rsidRDefault="007A05F5" w:rsidP="446A3428">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="68" w:author="Liz Landray" w:date="2025-12-09T15:51:00Z" w16du:dateUtc="2025-12-09T04:51:00Z">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00330466">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
-          <w:rPrChange w:id="69" w:author="Liz Landray" w:date="2025-12-09T15:51:00Z" w16du:dateUtc="2025-12-09T04:51:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Outcomes supporting documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C74546" w14:textId="55539C1C" w:rsidR="007A05F5" w:rsidRDefault="007A05F5" w:rsidP="446A3428">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A05F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -7251,131 +7271,169 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806A2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>If you don’t have a specific target group/s, please select 'Universal'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03910725" w14:textId="77777777" w:rsidR="00BD67B7" w:rsidRPr="00CE67CD" w:rsidRDefault="00BD67B7" w:rsidP="00BD67B7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Hlk532826604"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk532826604"/>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Who are the expected primary beneﬁciaries of this project/program? </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="FF0000"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14196F5D" w14:textId="560B77D6" w:rsidR="0029487E" w:rsidRPr="00433102" w:rsidRDefault="002D0B50" w:rsidP="00433102">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Hlk184309617"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk184309617"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Indigenous</w:t>
       </w:r>
       <w:r w:rsidR="001A5DBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> People, </w:t>
       </w:r>
       <w:r w:rsidR="00BD67B7" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>People with disabilities, CALD, Economically disadvantaged people</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:t xml:space="preserve">People with disabilities, CALD, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD67B7" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Economically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD67B7" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disadvantaged people</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="544C6BD9" w14:textId="627F88A8" w:rsidR="0029487E" w:rsidRDefault="0029487E" w:rsidP="00600C97">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="-6"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029487E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If targeting particular group/s - as nominated above - how will people from these groups be involved in the project? </w:t>
+        <w:t xml:space="preserve">If targeting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029487E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>particular group/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029487E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+          <w:b/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - as nominated above - how will people from these groups be involved in the project? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E66A737" w14:textId="77777777" w:rsidR="00730BFB" w:rsidRPr="00730BFB" w:rsidRDefault="00730BFB" w:rsidP="00730BFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>We want to know that the content being created for people of a particular community, is being developed or guided by people from that community.</w:t>
       </w:r>
     </w:p>
@@ -7400,51 +7458,73 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Please briefly tell us whether people from your nominated target group/s are involved, and their role/s in the project. (If your grant is approved, we might ask you to report back on this.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021E5B3E" w14:textId="77777777" w:rsidR="00730BFB" w:rsidRPr="00730BFB" w:rsidRDefault="00730BFB" w:rsidP="00730BFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>If you selected ‘Universal’ above you can skip this question.</w:t>
+        <w:t xml:space="preserve">If you selected ‘Universal’ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00730BFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00730BFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can skip this question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619F1970" w14:textId="47AC316E" w:rsidR="00730BFB" w:rsidRDefault="00730BFB" w:rsidP="00730BFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730BFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -7495,51 +7575,50 @@
         </w:rPr>
         <w:t>We have established a core advisory group for this project. Representation is very good across the various cohorts, Young People who are newly arrived migrants and on work visas and other CALD people who have relocated to the region for work. The group is currently 7 members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A3CBD8" w14:textId="77777777" w:rsidR="004B0767" w:rsidRDefault="004B0767" w:rsidP="0029487E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6144E1FB" w14:textId="77777777" w:rsidR="00256E83" w:rsidRDefault="00256E83" w:rsidP="0029487E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:ins w:id="72" w:author="Liz Landray" w:date="2025-12-09T15:52:00Z" w16du:dateUtc="2025-12-09T04:52:00Z"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2800B091" w14:textId="54EE9E89" w:rsidR="007433D9" w:rsidRDefault="00C4260F" w:rsidP="0029487E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7641,88 +7720,122 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Things to consider when addressing this criterion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17753055" w14:textId="77777777" w:rsidR="008C7A31" w:rsidRPr="006C44F5" w:rsidRDefault="008C7A31" w:rsidP="006C44F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C44F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>who will be responsible for each step of the plan and what expertise do they bring to the project / program?</w:t>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C44F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be responsible for each step of the plan and what expertise do they bring to the project / program?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CBD831" w14:textId="77777777" w:rsidR="008C7A31" w:rsidRPr="006C44F5" w:rsidRDefault="008C7A31" w:rsidP="006C44F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C44F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>partners involved in the project (attach a letter of support from partner organisations if possible).</w:t>
+        <w:t xml:space="preserve">partners involved in the project (attach a letter of support from partner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C44F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C44F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if possible).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AABE3CC" w14:textId="37B14DC1" w:rsidR="00CC4CD4" w:rsidRPr="007A05F5" w:rsidRDefault="00BD67B7" w:rsidP="006C44F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A05F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Project Team</w:t>
       </w:r>
     </w:p>
@@ -8215,71 +8328,95 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="10DC3ECC" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:114.25pt;margin-top:.75pt;width:136.5pt;height:17.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9scZDZAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpdIyqKapATJMQ&#10;VMDEs+vYJJLj885u0+7X7+ykKQK0h2kvie27++7u83eeX+5aw7YKfQO25MVJzpmyEqrGvpT859PN&#10;l2+c+SBsJQxYVfK98vxy8fnTvHMzNYEaTKWQEYj1s86VvA7BzbLMy1q1wp+AU5aMGrAVgbb4klUo&#10;OkJvTTbJ869ZB1g5BKm8p9Pr3sgXCV9rJcO91l4FZkpOtYX0xfRdx2+2mIvZCwpXN3IoQ/xDFa1o&#10;LCUdoa5FEGyDzTuotpEIHnQ4kdBmoHUjVeqBuinyN9081sKp1AuR491Ik/9/sPJu++hWSDR0zs88&#10;LWMXO41t/FN9bJfI2o9kqV1gkg6L89PT6ZQ4lWSbFBf5+TSymR2jHfrwXUHL4qLkSJeROBLbWx96&#10;14NLTGbhpjEmnh9LSauwNyo6GPugNGsqSj5JQEkl6sog2wq6XyGlsqHoTbWoVH9cTPM8XTSVNkak&#10;QhNgRNaUeMQeAKIC32P3ZQ/+MVQlkY3B+d8K64PHiJQZbBiD28YCfgRgqKshc+9/IKmnJrK0hmq/&#10;QobQS9w7edMQ7bfCh5VA0jTdFM1puKePNtCVHIYVZzXg74/Ooz9JjaycdTQjJfe/NgIVZ+aHJRFe&#10;FGdncajS5mx6PqENvrasX1vspr0CuqaCXgQn0zL6B3NYaoT2mcZ5GbOSSVhJuUsuAx42V6GfXXoQ&#10;pFoukxsNkhPh1j46GcEjq1FWT7tngW7QXiDV3sFhnsTsjQR73xhpYbkJoJukzyOvA980hEk4w4MR&#10;p/z1Pnkdn7XFHwAAAP//AwBQSwMEFAAGAAgAAAAhAHWER5rcAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfISNxYQtGm0TWdAAkOQxwYk3ZNW5NUNE5Jsq38e7wTnGzrPT1/r1pP&#10;fhBHjKkPpOF2pkAgtaHryWrYfTzfLEGkbKgzQyDU8IMJ1vXlRWXKLpzoHY/bbAWHUCqNBpfzWEqZ&#10;WofepFkYkVj7DNGbzGe0sovmxOF+kIVSC+lNT/zBmRGfHLZf24PX0NjH6Z42duPdS7Zht399+/ZR&#10;6+ur6WEFIuOU/8xwxmd0qJmpCQfqkhg0FMVyzlYWeLA+V+el0XC3UCDrSv4vUP8CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA/bHGQ2QCAAAeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdYRHmtwAAAAIAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD4176" w:rsidRPr="00FD4176">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Organisation (if applicable)</w:t>
+        <w:t xml:space="preserve">Organisation (if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD4176" w:rsidRPr="00FD4176">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>applicable)</w:t>
       </w:r>
       <w:r w:rsidR="00A530AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Made Up Radio Station</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Made Up Radio Station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AC6AD0" w14:textId="77777777" w:rsidR="004E1848" w:rsidRDefault="004E1848" w:rsidP="00FD4176">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54138F66" w14:textId="3086205B" w:rsidR="00FD4176" w:rsidRPr="004E1848" w:rsidRDefault="00FD4176" w:rsidP="004E1848">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -8313,94 +8450,112 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="07D55F43" w14:textId="64FA051F" w:rsidR="00E56EB0" w:rsidRDefault="00D33412" w:rsidP="0083738D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Podcast Penny will be the lead on this project. She has over 20 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D378BE" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">year's experience in radio content production and has produced award winning podcasts. See bio for further details. </w:t>
+        <w:t>year's experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D378BE" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in radio content production and has produced award winning podcasts. See bio for further details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779D6A7D" w14:textId="7CF9B321" w:rsidR="00FE47AD" w:rsidRDefault="00FE47AD" w:rsidP="0083738D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="0021174C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ruce </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E1485">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maintown is the station manager responsible for </w:t>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E1485">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the station manager responsible for </w:t>
       </w:r>
       <w:r w:rsidR="00372348">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">volunteer engagement and </w:t>
       </w:r>
       <w:r w:rsidR="004618D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>program coordination and will</w:t>
       </w:r>
       <w:r w:rsidR="00ED561B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> maintain project partnerships and assist with planning and </w:t>
       </w:r>
       <w:r w:rsidR="00CA0EF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -8422,51 +8577,67 @@
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="003B4659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ioletta, Vivian and </w:t>
       </w:r>
       <w:r w:rsidR="00106F10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vera are volunteers who participated in last years training and </w:t>
+        <w:t xml:space="preserve">Vera are volunteers who participated in last </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00106F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00106F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training and </w:t>
       </w:r>
       <w:r w:rsidR="00D37AFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>podcast creation and will assist Penny this year in training</w:t>
       </w:r>
       <w:r w:rsidR="006137C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of new volunteers and </w:t>
       </w:r>
       <w:r w:rsidR="00E87143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">assist in the overall production of the series. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CB982F" w14:textId="5399BA1E" w:rsidR="005A08F0" w:rsidRPr="005A08F0" w:rsidRDefault="005A08F0" w:rsidP="005A08F0">
       <w:pPr>
@@ -8632,51 +8803,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project start date and end date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157FB10B" w14:textId="617F02CA" w:rsidR="00351AD9" w:rsidRPr="00B507F6" w:rsidRDefault="0017415D" w:rsidP="00A70AF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B507F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>The anticipated start and end dates must be between 1 December this year to 30 June next year for single year applications. If your activities are likely to start later or end earlier than these dates please adjust them accordingly.</w:t>
+        <w:t xml:space="preserve">The anticipated start and end dates must be between 1 December this year to 30 June next year for single year applications. If your activities are likely to start later or end earlier than these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B507F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B507F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please adjust them accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0189BDF1" w14:textId="2F40367C" w:rsidR="00A70AF7" w:rsidRPr="00CE67CD" w:rsidRDefault="00506529" w:rsidP="00A70AF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Anticipated start date</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
@@ -9013,139 +9202,117 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Planning, training</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E88B4F2" w14:textId="75BAE82D" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C7AF0A" w14:textId="13604D09" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="08C5292E" w:rsidP="00D75837">
+          <w:p w14:paraId="03C7AF0A" w14:textId="52DA62C1" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="08C5292E" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">July </w:t>
             </w:r>
             <w:r w:rsidR="00712384">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:ins w:id="73" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E92D5FF" w14:textId="1F667675" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="08C5292E" w:rsidP="41B1FEF3">
+          <w:p w14:paraId="1E92D5FF" w14:textId="1F0B766F" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="08C5292E" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">August </w:t>
             </w:r>
             <w:r w:rsidR="00712384">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:ins w:id="75" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0228566E" w14:textId="251FCBDF" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="005D57F9" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D57F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Station manager, Producer, volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9165,148 +9332,117 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Interviewing community representatives</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7396C25E" w14:textId="7A40E8EC" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E176522" w14:textId="782C418A" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="2972B695" w:rsidP="00D75837">
+          <w:p w14:paraId="6E176522" w14:textId="312A1EA7" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="2972B695" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">August </w:t>
             </w:r>
-            <w:del w:id="77" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...7 lines deleted...]
-            </w:del>
             <w:r w:rsidR="00712384">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:ins w:id="78" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128FC0CA" w14:textId="18882742" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="2972B695" w:rsidP="41B1FEF3">
+          <w:p w14:paraId="128FC0CA" w14:textId="37E6B832" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="2972B695" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>December</w:t>
             </w:r>
             <w:r w:rsidR="00712384">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:ins w:id="80" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FE3CD8A" w14:textId="1DD0D07D" w:rsidR="00D75837" w:rsidRPr="00CE67CD" w:rsidRDefault="00CC3AE1" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC3AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Producer, volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9340,148 +9476,117 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>production</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="676660EF" w14:textId="7F13C20E" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFDC736" w14:textId="6DFAAD00" w:rsidR="00DE3BF9" w:rsidRPr="00E12D1D" w:rsidRDefault="1CEB648D" w:rsidP="00D75837">
+          <w:p w14:paraId="7AFDC736" w14:textId="790961D3" w:rsidR="00DE3BF9" w:rsidRPr="00E12D1D" w:rsidRDefault="1CEB648D" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">October </w:t>
             </w:r>
-            <w:del w:id="82" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...7 lines deleted...]
-            </w:del>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:ins w:id="83" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D04FB6" w14:textId="3422F858" w:rsidR="00DE3BF9" w:rsidRPr="00F92969" w:rsidRDefault="1CEB648D" w:rsidP="41B1FEF3">
+          <w:p w14:paraId="74D04FB6" w14:textId="77FAD568" w:rsidR="00DE3BF9" w:rsidRPr="00F92969" w:rsidRDefault="1CEB648D" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>February</w:t>
             </w:r>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:ins w:id="85" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768EFC04" w14:textId="32BDE5CB" w:rsidR="00DE3BF9" w:rsidRPr="00F92969" w:rsidRDefault="005E63DD" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E63DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Producer, volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9501,92 +9606,81 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Launch</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25DA100D" w14:textId="2067CAC8" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31A1B61D" w14:textId="402B531A" w:rsidR="00765045" w:rsidRDefault="00E12D1D" w:rsidP="00D75837">
+          <w:p w14:paraId="31A1B61D" w14:textId="6CD9FD6D" w:rsidR="00765045" w:rsidRDefault="00E12D1D" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E12D1D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>November</w:t>
             </w:r>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:ins w:id="87" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidR="00B20C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D44F7A" w14:textId="69537060" w:rsidR="00765045" w:rsidRPr="00CE67CD" w:rsidRDefault="00765045" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9629,140 +9723,118 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Broadcast of shows fortnightly</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22A701D5" w14:textId="095B33B1" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2330F1EA" w14:textId="22968073" w:rsidR="00351D3D" w:rsidRDefault="49A34238" w:rsidP="00D75837">
+          <w:p w14:paraId="2330F1EA" w14:textId="01DC282D" w:rsidR="00351D3D" w:rsidRDefault="49A34238" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">November </w:t>
             </w:r>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:ins w:id="89" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BD54B5" w14:textId="276D2874" w:rsidR="00351D3D" w:rsidRPr="00351D3D" w:rsidRDefault="41B1FEF3" w:rsidP="00D75837">
+          <w:p w14:paraId="27BD54B5" w14:textId="75FDF746" w:rsidR="00351D3D" w:rsidRPr="00351D3D" w:rsidRDefault="41B1FEF3" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:ins w:id="91" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25676E29" w14:textId="6744E559" w:rsidR="00351D3D" w:rsidRDefault="001B1410" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B1410">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Broadcasters</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9782,147 +9854,125 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Broadcast on Next Town FM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2516B778" w14:textId="28F3BA3C" w:rsidR="41B1FEF3" w:rsidRDefault="41B1FEF3" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEFE0D4" w14:textId="3A53152C" w:rsidR="00351D3D" w:rsidRDefault="4C2C3C4E" w:rsidP="00D75837">
+          <w:p w14:paraId="6BEFE0D4" w14:textId="2B0429BA" w:rsidR="00351D3D" w:rsidRDefault="4C2C3C4E" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">March </w:t>
             </w:r>
             <w:r w:rsidR="00712384">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00B20C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:ins w:id="93" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C910EF6" w14:textId="51DF8051" w:rsidR="00351D3D" w:rsidRDefault="41B1FEF3" w:rsidP="00D75837">
+          <w:p w14:paraId="6C910EF6" w14:textId="59C18156" w:rsidR="00351D3D" w:rsidRDefault="41B1FEF3" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41B1FEF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>June</w:t>
             </w:r>
             <w:r w:rsidR="00230163">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:ins w:id="95" w:author="Liz Landray" w:date="2025-12-09T15:53:00Z" w16du:dateUtc="2025-12-09T04:53:00Z">
-[...16 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00663617">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F7ED94" w14:textId="050C4609" w:rsidR="00351D3D" w:rsidRDefault="001C136F" w:rsidP="00D75837">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C136F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Station Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9933,151 +9983,108 @@
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302407">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Production Schedule Documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD29D87" w14:textId="1AB39F52" w:rsidR="00501F9D" w:rsidRDefault="00302407" w:rsidP="00A8620B">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
-          <w:ins w:id="97" w:author="Liz Landray" w:date="2025-12-09T15:54:00Z" w16du:dateUtc="2025-12-09T04:54:00Z"/>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302407">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please upload your Production Schedule here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3A4453" w14:textId="583C0C2A" w:rsidR="004A185D" w:rsidRPr="005F1BA2" w:rsidRDefault="004A185D" w:rsidP="00A8620B">
+    <w:p w14:paraId="5D3A4453" w14:textId="583C0C2A" w:rsidR="004A185D" w:rsidRPr="0006108C" w:rsidRDefault="004A185D" w:rsidP="00A8620B">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rPrChange w:id="98" w:author="Liz Landray" w:date="2025-12-09T15:54:00Z" w16du:dateUtc="2025-12-09T04:54:00Z">
-[...69 lines deleted...]
-      </w:ins>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Po</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BA2" w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dcast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006108C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Production Schedule.PDF</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="224F06C1" w14:textId="0635177C" w:rsidR="00CC4CD4" w:rsidRPr="00DA0AE0" w:rsidRDefault="00CC4CD4" w:rsidP="00CC4CD4">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0AE0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Multi-year funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC2E68A" w14:textId="4AC4BE4F" w:rsidR="00CC4CD4" w:rsidRPr="00CE67CD" w:rsidRDefault="00501F9D" w:rsidP="00CC4CD4">
       <w:pPr>
@@ -10156,171 +10163,149 @@
           <w:bCs/>
           <w:w w:val="105"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Multi Year Funding Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F75410C" w14:textId="39D584C0" w:rsidR="005159B3" w:rsidRPr="005159B3" w:rsidRDefault="005159B3" w:rsidP="005159B3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3244"/>
           <w:tab w:val="left" w:pos="6354"/>
         </w:tabs>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005159B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>In order to receive multi-year funding support, the program/project must:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="604D58C7" w14:textId="77777777" w:rsidR="005159B3" w:rsidRPr="005159B3" w:rsidRDefault="005159B3" w:rsidP="006F68D4">
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005159B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive multi-year funding support, the program/project must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604D58C7" w14:textId="77777777" w:rsidR="005159B3" w:rsidRPr="005159B3" w:rsidRDefault="005159B3" w:rsidP="0006108C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3244"/>
           <w:tab w:val="left" w:pos="6354"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:pPrChange w:id="103" w:author="Liz Landray" w:date="2025-12-09T15:56:00Z" w16du:dateUtc="2025-12-09T04:56:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="005159B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>have broad impact, e.g. a program reaching multiple communities;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1253A7F5" w14:textId="77777777" w:rsidR="005159B3" w:rsidRPr="005159B3" w:rsidRDefault="005159B3" w:rsidP="006F68D4">
+        <w:t xml:space="preserve">have broad impact, e.g. a program reaching multiple </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005159B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>communities;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1253A7F5" w14:textId="77777777" w:rsidR="005159B3" w:rsidRPr="005159B3" w:rsidRDefault="005159B3" w:rsidP="0006108C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3244"/>
           <w:tab w:val="left" w:pos="6354"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:pPrChange w:id="104" w:author="Liz Landray" w:date="2025-12-09T15:56:00Z" w16du:dateUtc="2025-12-09T04:56:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="005159B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>be collaborative involving multiple stations and/or project partners in the production of content; and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A8035E" w14:textId="2E5F176E" w:rsidR="005159B3" w:rsidRPr="00CE67CD" w:rsidRDefault="005159B3" w:rsidP="006F68D4">
+    <w:p w14:paraId="21A8035E" w14:textId="2E5F176E" w:rsidR="005159B3" w:rsidRPr="00CE67CD" w:rsidRDefault="005159B3" w:rsidP="0006108C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3244"/>
           <w:tab w:val="left" w:pos="6354"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:pPrChange w:id="105" w:author="Liz Landray" w:date="2025-12-09T15:56:00Z" w16du:dateUtc="2025-12-09T04:56:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="005159B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>demonstrate potential for growth - this growth could be financial, audience, partnerships or other opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58528B38" w14:textId="28408C43" w:rsidR="00CC4CD4" w:rsidRDefault="00245E9C" w:rsidP="41B1FEF3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E6F8C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600C97">
         <w:rPr>
@@ -10432,93 +10417,80 @@
         <w:t>Make sure your budget balances! The Total Cost of an item must equal the CBF Request plus Other Funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C6724B" w14:textId="77777777" w:rsidR="00DC5FBF" w:rsidRPr="008F7E0F" w:rsidRDefault="00DC5FBF" w:rsidP="00D0234A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7E0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>You should identify all budget items required to complete the activities (even those that do not require grant assistance).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361BAFC4" w14:textId="30569944" w:rsidR="00DC5FBF" w:rsidRPr="008F7E0F" w:rsidRDefault="00DC5FBF" w:rsidP="00D0234A">
+    <w:p w14:paraId="361BAFC4" w14:textId="6F8BA5FE" w:rsidR="00DC5FBF" w:rsidRPr="008F7E0F" w:rsidRDefault="00DC5FBF" w:rsidP="00D0234A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7E0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">You should describe each item required, for example: " wage support - 4 hours per week x </w:t>
       </w:r>
-      <w:ins w:id="106" w:author="Liz Landray" w:date="2025-12-09T15:55:00Z" w16du:dateUtc="2025-12-09T04:55:00Z">
-[...20 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="005F1BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F7E0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks @ $35 per hour".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F32CA3E" w14:textId="77777777" w:rsidR="00DC5FBF" w:rsidRPr="008F7E0F" w:rsidRDefault="00DC5FBF" w:rsidP="00D0234A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7E0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -10765,170 +10737,178 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>We want grantees to demonstrate good practices including researching options to best meet their needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432B55C9" w14:textId="77777777" w:rsidR="00CA1EC3" w:rsidRPr="004465E5" w:rsidRDefault="00CA1EC3" w:rsidP="00CA1EC3">
       <w:pPr>
         <w:spacing w:after="135" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004465E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>If you are seeking funding for small equipment we would expect to see quotes and/or technical specifications for similar pieces of equipment and your explanation how one better meets your needs than the others.</w:t>
+        <w:t xml:space="preserve">If you are seeking funding for small </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004465E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>equipment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004465E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we would expect to see quotes and/or technical specifications for similar pieces of equipment and your explanation how one better meets your needs than the others.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1428F859" w14:textId="496DC6D2" w:rsidR="00245E9C" w:rsidRPr="007A05F5" w:rsidRDefault="00CA1EC3" w:rsidP="00D0234A">
       <w:pPr>
         <w:spacing w:after="135" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1EC3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>(Please ensure there are no blank rows by clicking the grey minus button to the right of any blank row</w:t>
       </w:r>
-      <w:bookmarkStart w:id="108" w:name="_Hlk532826850"/>
-      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk532826850"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00D0234A">
         <w:rPr>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E50A49" w:rsidRPr="00CE67CD" w14:paraId="0FE90ACD" w14:textId="674DB01C" w:rsidTr="00200541">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="330A3DFA" w14:textId="77777777" w:rsidR="00D0234A" w:rsidRDefault="00D0234A" w:rsidP="00412706">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Content Expenditure category</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7F22F2" w14:textId="54406E54" w:rsidR="00D0234A" w:rsidRPr="41B1FEF3" w:rsidRDefault="00D0234A" w:rsidP="00412706">
+          <w:p w14:paraId="4D7F22F2" w14:textId="5B6BF4BD" w:rsidR="00D0234A" w:rsidRPr="41B1FEF3" w:rsidRDefault="00D0234A" w:rsidP="00412706">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7892">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Please select the Content expenditure item from the drop</w:t>
             </w:r>
-            <w:ins w:id="109" w:author="Liz Landray" w:date="2025-12-09T16:03:00Z" w16du:dateUtc="2025-12-09T05:03:00Z">
-[...22 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00B72233">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r w:rsidRPr="008B7892">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>down category list below</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2991D59C" w14:textId="73746E1C" w:rsidR="00D0234A" w:rsidRPr="00CE67CD" w:rsidRDefault="00D0234A" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
@@ -11181,51 +11161,71 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Contributor other funds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3209B222" w14:textId="0B450B90" w:rsidR="000D64BF" w:rsidRPr="00E50A49" w:rsidRDefault="000D64BF" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50A49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please specify who other funder is </w:t>
+              <w:t xml:space="preserve">Please specify who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E50A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E50A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> funder is </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A69FE1C" w14:textId="68624D98" w:rsidR="00D0234A" w:rsidRPr="41B1FEF3" w:rsidRDefault="00D0234A" w:rsidP="41B1FEF3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
@@ -11254,446 +11254,303 @@
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1AD7AD" w14:textId="497BA2C5" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="00BA2E6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Program specific wage support</w:t>
             </w:r>
-            <w:ins w:id="111" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...20 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00811FA0" w:rsidRPr="0006108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5010F1" w14:textId="6ABACB93" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
+          <w:p w14:paraId="7A5010F1" w14:textId="30D6E4C6" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Producer @ $40p/h *</w:t>
             </w:r>
-            <w:del w:id="113" w:author="Liz Landray" w:date="2025-12-09T15:59:00Z" w16du:dateUtc="2025-12-09T04:59:00Z">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00C75053">
+            <w:r w:rsidR="00656C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hours p/w *</w:t>
-[...33 lines deleted...]
-            </w:del>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> hours p/w *</w:t>
+            </w:r>
+            <w:r w:rsidR="00656C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C75053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> weeks</w:t>
             </w:r>
-            <w:ins w:id="119" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00811FA0" w:rsidRPr="0006108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA6EFC6" w14:textId="3EA42AC6" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
+          <w:p w14:paraId="6CA6EFC6" w14:textId="6392F5CE" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$1</w:t>
             </w:r>
-            <w:ins w:id="121" w:author="Liz Landray" w:date="2025-12-09T15:56:00Z" w16du:dateUtc="2025-12-09T04:56:00Z">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C75053">
+            <w:r w:rsidR="00397D67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...22 lines deleted...]
-            </w:del>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00397D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C75053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:ins w:id="125" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00811FA0" w:rsidRPr="0006108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7D29DD" w14:textId="3C7620C2" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00FA2A5A" w:rsidP="002B02C0">
+          <w:p w14:paraId="2C7D29DD" w14:textId="74FFB571" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00FA2A5A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$1</w:t>
             </w:r>
-            <w:ins w:id="127" w:author="Liz Landray" w:date="2025-12-09T15:56:00Z" w16du:dateUtc="2025-12-09T04:56:00Z">
-[...21 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00397D67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...22 lines deleted...]
-            </w:del>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00397D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:ins w:id="131" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00811FA0" w:rsidRPr="0006108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58421239" w14:textId="29F19AA4" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00397D67" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="133" w:author="Liz Landray" w:date="2025-12-09T15:57:00Z" w16du:dateUtc="2025-12-09T04:57:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AEF6DB4" w14:textId="77777777" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="070A372C" w14:textId="31F4E484" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
@@ -11991,61 +11848,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E1B2BA" w14:textId="41040DD8" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00AE7336" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="134" w:author="Liz Landray" w:date="2025-12-09T15:57:00Z" w16du:dateUtc="2025-12-09T04:57:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73CF71D5" w14:textId="77777777" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C318DD" w14:textId="39725FBC" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
@@ -12177,61 +12032,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE8DA5E" w14:textId="522153AA" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00AE7336" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="135" w:author="Liz Landray" w:date="2025-12-09T15:57:00Z" w16du:dateUtc="2025-12-09T04:57:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB3FF47" w14:textId="77777777" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B8BCC86" w14:textId="6684B22B" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
@@ -12319,61 +12172,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23001D35" w14:textId="2AE021F1" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00671395" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="136" w:author="Liz Landray" w:date="2025-12-09T16:00:00Z" w16du:dateUtc="2025-12-09T05:00:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>$0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CBC57FA" w14:textId="5162A8C7" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="008D26AE" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$500</w:t>
@@ -12479,529 +12330,450 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07965683" w14:textId="31729317" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:ins w:id="137" w:author="Liz Landray" w:date="2025-12-09T15:58:00Z" w16du:dateUtc="2025-12-09T04:58:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="0047353A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C75053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46338F05" w14:textId="224FEF84" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="008D26AE" w:rsidP="002B02C0">
+          <w:p w14:paraId="46338F05" w14:textId="10E09A3A" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="008D26AE" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...19 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>$0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3EFC9D" w14:textId="7EC2F5B6" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00AE7336" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="139" w:author="Liz Landray" w:date="2025-12-09T15:57:00Z" w16du:dateUtc="2025-12-09T04:57:00Z">
-[...62 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="0047353A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0011590E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004D112A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0047353A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2729B50B" w14:textId="359E71E2" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="0047353A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="144" w:author="Liz Landray" w:date="2025-12-09T15:58:00Z" w16du:dateUtc="2025-12-09T04:58:00Z">
-[...9 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Arts Council grant</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63D51424" w14:textId="627B16E2" w:rsidR="00D0234A" w:rsidRPr="00C75053" w:rsidRDefault="00D0234A" w:rsidP="002B02C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61D83B77" w14:textId="182375A3" w:rsidR="00BD67B7" w:rsidRDefault="41B1FEF3" w:rsidP="0012644E">
+    <w:p w14:paraId="61D83B77" w14:textId="2D2CDE0F" w:rsidR="00BD67B7" w:rsidRDefault="41B1FEF3" w:rsidP="0012644E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Hlk532826751"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk532826751"/>
       <w:r w:rsidRPr="00600C97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Total </w:t>
       </w:r>
       <w:r w:rsidR="008D26AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">cost </w:t>
       </w:r>
       <w:r w:rsidRPr="00466F5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>$1</w:t>
-[...26 lines deleted...]
-      </w:del>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00466F5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00466F5B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007A194A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="000E532B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008D26AE">
-        <w:t xml:space="preserve">Total CBF request </w:t>
+        <w:t>Total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D26AE">
+        <w:t xml:space="preserve"> CBF request </w:t>
       </w:r>
       <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$1</w:t>
       </w:r>
-      <w:ins w:id="150" w:author="Liz Landray" w:date="2025-12-09T16:00:00Z" w16du:dateUtc="2025-12-09T05:00:00Z">
-[...23 lines deleted...]
-      <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
+      <w:r w:rsidR="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...24 lines deleted...]
-      </w:del>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>00</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>00</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="000E532B">
+        <w:t xml:space="preserve"> Total other funds </w:t>
+      </w:r>
+      <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0011590E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3,0</w:t>
+      </w:r>
+      <w:r w:rsidR="000E532B" w:rsidRPr="00466F5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00466F5B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00600C97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Income-Expenditure</w:t>
+        <w:t>Income</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00600C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>-Expenditure</w:t>
       </w:r>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00870997">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>$0</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="76E6BCD7" w14:textId="77777777" w:rsidR="00B849B6" w:rsidRDefault="00B849B6" w:rsidP="00600C97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA05118" w14:textId="196576EB" w:rsidR="41B1FEF3" w:rsidRDefault="009D3710" w:rsidP="00600C97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
@@ -13217,233 +12989,225 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F4E52" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Local Bu</w:t>
       </w:r>
       <w:r w:rsidR="006557D7" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>siness support letters, Maintown Historical Society LOS</w:t>
-[...12 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve">siness support letters, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006557D7" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>, Next Town FM agreement</w:t>
-[...12 lines deleted...]
-      </w:ins>
+        <w:t>Maintown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006557D7" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B3946" w:rsidRPr="41B1FEF3">
+        <w:t xml:space="preserve"> Historical Society LOS</w:t>
+      </w:r>
+      <w:r w:rsidR="001D14C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>.PDF</w:t>
+      </w:r>
+      <w:r w:rsidR="006557D7" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>, Next Town FM agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.DOCX</w:t>
+      </w:r>
+      <w:r w:rsidR="006557D7" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3946" w:rsidRPr="41B1FEF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>Next Town Historical Society LOS</w:t>
       </w:r>
-      <w:ins w:id="158" w:author="Liz Landray" w:date="2025-12-09T16:01:00Z" w16du:dateUtc="2025-12-09T05:01:00Z">
-[...10 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00B97B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.PDF</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5216FB98" w14:textId="7F40C592" w:rsidR="00CC4CD4" w:rsidRPr="00CE67CD" w:rsidRDefault="00366D0F" w:rsidP="41B1FEF3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Supporting document</w:t>
       </w:r>
       <w:r w:rsidR="00CC4CD4" w:rsidRPr="41B1FEF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B9302A" w14:textId="1BBD1086" w:rsidR="00AD7EE4" w:rsidRPr="00AD7EE4" w:rsidRDefault="00AD7EE4" w:rsidP="00600C97">
+    <w:p w14:paraId="22B9302A" w14:textId="769E9833" w:rsidR="00AD7EE4" w:rsidRPr="00AD7EE4" w:rsidRDefault="00AD7EE4" w:rsidP="00600C97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD7EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Producer wage = $40/hour @</w:t>
       </w:r>
-      <w:ins w:id="159" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...16 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00B97B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD7EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">0 hours/week @ </w:t>
       </w:r>
-      <w:ins w:id="161" w:author="Liz Landray" w:date="2025-12-09T16:01:00Z" w16du:dateUtc="2025-12-09T05:01:00Z">
-[...16 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00B97B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD7EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks</w:t>
       </w:r>
-      <w:ins w:id="163" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...7 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00B97B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes oncosts</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D501706" w14:textId="04681C9B" w:rsidR="00BD67B7" w:rsidRPr="005901AD" w:rsidRDefault="00AD7EE4" w:rsidP="005901AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD7EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>We prefer Quote 1 for our equipment purchase. While a little more expensive than the online quote (Quote 2), Quote 1 is from a local supplier who provides ongoing discounted service on repairs and maintenance and has been a trusted supplier in the past.</w:t>
       </w:r>
     </w:p>
@@ -13522,59 +13286,57 @@
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Podcast</w:t>
       </w:r>
       <w:r w:rsidR="00D96CF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:ins w:id="164" w:author="Liz Landray" w:date="2025-12-09T16:02:00Z" w16du:dateUtc="2025-12-09T05:02:00Z">
-[...7 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00811FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>, CALD</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D4624CB" w14:textId="5C5009E6" w:rsidR="00BA2E6A" w:rsidRPr="00BA2E6A" w:rsidRDefault="00BA2E6A" w:rsidP="00BD504D">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2E6A">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
@@ -13805,71 +13567,71 @@
           <w:tab w:val="left" w:pos="6045"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BE50A4" w:rsidRPr="00CE67CD">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1700" w:right="1320" w:bottom="1160" w:left="1000" w:header="0" w:footer="966" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63654F77" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="42C4A8DA" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C7162AA" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="2F3B95A9" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="015FF125" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="5EB918FF" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13941,64 +13703,66 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BAB592B" w14:textId="77777777" w:rsidR="00D456B4" w:rsidRDefault="00D456B4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-211116809"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="360404003"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6FAA28A9" w14:textId="77777777" w:rsidR="00244D7F" w:rsidRPr="00BB2937" w:rsidRDefault="00244D7F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2937">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB2937">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -14094,71 +13858,71 @@
   <w:p w14:paraId="6DE6BDD9" w14:textId="77777777" w:rsidR="00244D7F" w:rsidRPr="00BB2937" w:rsidRDefault="00244D7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FF60005" w14:textId="77777777" w:rsidR="00D456B4" w:rsidRDefault="00D456B4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C9FA336" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="413331C1" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA69CBF" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="35B8A64F" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D169666" w14:textId="77777777" w:rsidR="00EC308D" w:rsidRDefault="00EC308D">
+    <w:p w14:paraId="7557C19B" w14:textId="77777777" w:rsidR="005D1C2E" w:rsidRDefault="005D1C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FA2616F" w14:textId="77777777" w:rsidR="00D456B4" w:rsidRDefault="00D456B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BFD20B4" w14:textId="77777777" w:rsidR="00244D7F" w:rsidRDefault="00244D7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
@@ -17213,96 +16977,89 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="473714460">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="967469653">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="70079895">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1634017339">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="842670496">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1294169732">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1640189218">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC4CD4"/>
     <w:rsid w:val="000004A5"/>
     <w:rsid w:val="00015094"/>
     <w:rsid w:val="00017928"/>
     <w:rsid w:val="000235A9"/>
     <w:rsid w:val="00025A1D"/>
     <w:rsid w:val="00035010"/>
     <w:rsid w:val="0004511F"/>
     <w:rsid w:val="0004522C"/>
     <w:rsid w:val="00052C82"/>
+    <w:rsid w:val="0006108C"/>
     <w:rsid w:val="0006462A"/>
     <w:rsid w:val="00066889"/>
     <w:rsid w:val="00073060"/>
     <w:rsid w:val="0007371E"/>
     <w:rsid w:val="000803E4"/>
     <w:rsid w:val="0009141E"/>
     <w:rsid w:val="00095599"/>
     <w:rsid w:val="0009688B"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A181D"/>
     <w:rsid w:val="000A1A37"/>
     <w:rsid w:val="000A5ABC"/>
     <w:rsid w:val="000B19A7"/>
     <w:rsid w:val="000B678A"/>
     <w:rsid w:val="000D64BF"/>
     <w:rsid w:val="000E2C34"/>
     <w:rsid w:val="000E532B"/>
     <w:rsid w:val="000F180F"/>
     <w:rsid w:val="000F4E52"/>
     <w:rsid w:val="00103FC4"/>
     <w:rsid w:val="00105C51"/>
     <w:rsid w:val="00106475"/>
     <w:rsid w:val="00106F10"/>
     <w:rsid w:val="00111071"/>
     <w:rsid w:val="0011590E"/>
@@ -17451,50 +17208,51 @@
     <w:rsid w:val="00506529"/>
     <w:rsid w:val="005159B3"/>
     <w:rsid w:val="005217E2"/>
     <w:rsid w:val="00521AA0"/>
     <w:rsid w:val="00526B8E"/>
     <w:rsid w:val="00532FDE"/>
     <w:rsid w:val="00537421"/>
     <w:rsid w:val="00556F8C"/>
     <w:rsid w:val="005650BA"/>
     <w:rsid w:val="00570192"/>
     <w:rsid w:val="00576706"/>
     <w:rsid w:val="00577E8E"/>
     <w:rsid w:val="00585159"/>
     <w:rsid w:val="005901AD"/>
     <w:rsid w:val="0059133B"/>
     <w:rsid w:val="00594222"/>
     <w:rsid w:val="00595EB7"/>
     <w:rsid w:val="005A08F0"/>
     <w:rsid w:val="005A25E5"/>
     <w:rsid w:val="005A3992"/>
     <w:rsid w:val="005A71A5"/>
     <w:rsid w:val="005A7E6B"/>
     <w:rsid w:val="005B64B9"/>
     <w:rsid w:val="005C00A1"/>
     <w:rsid w:val="005C0B2A"/>
+    <w:rsid w:val="005D1C2E"/>
     <w:rsid w:val="005D57F9"/>
     <w:rsid w:val="005E0CF2"/>
     <w:rsid w:val="005E3005"/>
     <w:rsid w:val="005E607E"/>
     <w:rsid w:val="005E63DD"/>
     <w:rsid w:val="005F1BA2"/>
     <w:rsid w:val="005F3E25"/>
     <w:rsid w:val="005F44A4"/>
     <w:rsid w:val="005F659E"/>
     <w:rsid w:val="005F705E"/>
     <w:rsid w:val="00600C97"/>
     <w:rsid w:val="006103F8"/>
     <w:rsid w:val="006137C7"/>
     <w:rsid w:val="006147FC"/>
     <w:rsid w:val="00616C1D"/>
     <w:rsid w:val="00624ED3"/>
     <w:rsid w:val="0062696B"/>
     <w:rsid w:val="00627084"/>
     <w:rsid w:val="006316E4"/>
     <w:rsid w:val="00632DFB"/>
     <w:rsid w:val="006333DB"/>
     <w:rsid w:val="00637B51"/>
     <w:rsid w:val="00643290"/>
     <w:rsid w:val="00644DCE"/>
     <w:rsid w:val="00646160"/>
@@ -17785,50 +17543,51 @@
     <w:rsid w:val="00E6664C"/>
     <w:rsid w:val="00E75DDE"/>
     <w:rsid w:val="00E87143"/>
     <w:rsid w:val="00E9062F"/>
     <w:rsid w:val="00EA08D5"/>
     <w:rsid w:val="00EA3AB8"/>
     <w:rsid w:val="00EA40DA"/>
     <w:rsid w:val="00EA6292"/>
     <w:rsid w:val="00EA701C"/>
     <w:rsid w:val="00EB7927"/>
     <w:rsid w:val="00EB7B8F"/>
     <w:rsid w:val="00EC0260"/>
     <w:rsid w:val="00EC308D"/>
     <w:rsid w:val="00EC4324"/>
     <w:rsid w:val="00EC5FE3"/>
     <w:rsid w:val="00ED3DC1"/>
     <w:rsid w:val="00ED561B"/>
     <w:rsid w:val="00EE3AB0"/>
     <w:rsid w:val="00EF6602"/>
     <w:rsid w:val="00F0020E"/>
     <w:rsid w:val="00F0230F"/>
     <w:rsid w:val="00F06870"/>
     <w:rsid w:val="00F10C09"/>
     <w:rsid w:val="00F123A3"/>
     <w:rsid w:val="00F1685D"/>
+    <w:rsid w:val="00F3553F"/>
     <w:rsid w:val="00F41D62"/>
     <w:rsid w:val="00F45AB6"/>
     <w:rsid w:val="00F504AE"/>
     <w:rsid w:val="00F55853"/>
     <w:rsid w:val="00F653B3"/>
     <w:rsid w:val="00F716DC"/>
     <w:rsid w:val="00F73F6B"/>
     <w:rsid w:val="00F76B7A"/>
     <w:rsid w:val="00F909E9"/>
     <w:rsid w:val="00F92969"/>
     <w:rsid w:val="00F9767A"/>
     <w:rsid w:val="00FA2A5A"/>
     <w:rsid w:val="00FA592E"/>
     <w:rsid w:val="00FA6194"/>
     <w:rsid w:val="00FD4176"/>
     <w:rsid w:val="00FD63B3"/>
     <w:rsid w:val="00FE2753"/>
     <w:rsid w:val="00FE47AD"/>
     <w:rsid w:val="00FE4A22"/>
     <w:rsid w:val="00FF4902"/>
     <w:rsid w:val="00FF5A59"/>
     <w:rsid w:val="012D5D55"/>
     <w:rsid w:val="0182E178"/>
     <w:rsid w:val="045612DE"/>
     <w:rsid w:val="05B947D3"/>
@@ -18447,50 +18206,51 @@
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC4CD4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="133"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -19691,51 +19451,51 @@
           <w:divsChild>
             <w:div w:id="1038549411">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/outcomes-and-measures-ideas/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/measuring-outcomes-key-concepts/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madeupradiostation.com.au/podcasts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/outcomes-and-measures-ideas/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/measuring-outcomes-key-concepts/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/outcomes-and-measures-ideas/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/measuring-outcomes-key-concepts/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madeupradiostation.com.au/podcasts" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/outcomes-and-measures-ideas/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbf.org.au/measuring-outcomes-key-concepts/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20006,97 +19766,99 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="cb139596-0b16-40ba-8a6f-7225b1e83fe1" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1588e857-b7f9-4626-af9f-0af0ac668ce9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1588e857-b7f9-4626-af9f-0af0ac668ce9" xmlns:ns3="cb139596-0b16-40ba-8a6f-7225b1e83fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee3a294fe902fc25813e455de211adfe" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F8CA51E83F56D4BA3656DDFC92947A5" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5f38014bc0473476a0a0c2c8d8b8206">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1588e857-b7f9-4626-af9f-0af0ac668ce9" xmlns:ns3="cb139596-0b16-40ba-8a6f-7225b1e83fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce1584e72d0e56a3325a4b01598cf20a" ns2:_="" ns3:_="">
     <xsd:import namespace="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
     <xsd:import namespace="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1588e857-b7f9-4626-af9f-0af0ac668ce9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -20128,60 +19890,50 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8db4bfdf-a519-483e-b25c-388c9cb1eef9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...8 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb139596-0b16-40ba-8a6f-7225b1e83fe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -20280,115 +20032,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5ECF26D-9C26-4929-96C9-32D44FB46862}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{460736B3-98B1-463B-8DFD-533B1B24D7C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5ECF26D-9C26-4929-96C9-32D44FB46862}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{601156DF-259E-4641-A7E1-EC5377C3C4CA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{601156DF-259E-4641-A7E1-EC5377C3C4CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40AD9D00-77B2-4D56-AEEA-DA2129251327}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
+    <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3702</Words>
-  <Characters>19511</Characters>
+  <Words>3454</Words>
+  <Characters>19688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>650</Lines>
-  <Paragraphs>437</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22776</CharactersWithSpaces>
+  <CharactersWithSpaces>23096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jon King</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004F8CA51E83F56D4BA3656DDFC92947A5</vt:lpwstr>
   </property>