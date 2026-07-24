--- v1 (2026-01-21)
+++ v2 (2026-07-24)
@@ -202,359 +202,382 @@
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ABN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3632111B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C6FA39" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    <w:p w14:paraId="2E683BEB" w14:textId="77777777" w:rsidR="009940EC" w:rsidRDefault="009940EC" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EAF3CEF" w14:textId="6858B6C3" w:rsidR="00932FA1" w:rsidRPr="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932FA1">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>Contact details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAA2830" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004462B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is the person we will correspond with about this grant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D4741B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F762E">
+      <w:r w:rsidRPr="009D5DC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do you need to update your organisation's details since the last time you submitted a grant application to the CBF? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="217A2624" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+        <w:t xml:space="preserve">Contact person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26771244" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-    <w:p w14:paraId="39D4741B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    </w:p>
+    <w:p w14:paraId="4104881B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D5DC6">
+      <w:r w:rsidRPr="00BF1EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact person </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26771244" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+        <w:t>Contact position</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E63FA2" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4104881B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    <w:p w14:paraId="4D242329" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Contact position</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65E63FA2" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+        <w:t>Contact phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E65B8A7" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D242329" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    <w:p w14:paraId="1F69D9ED" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1EB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Contact phone number</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E65B8A7" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+        <w:t>Contact email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADA2B4B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F69D9ED" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    <w:p w14:paraId="5EBBC00D" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5F1D7D" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00AE1C46" w:rsidRDefault="009940EC" w:rsidP="009940EC">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1EB5">
+      <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Contact email</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ADA2B4B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00AE1C46" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+        <w:t xml:space="preserve">Do you need to update your organisation's details since the last time you submitted a grant application to the CBF? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFB1FFA" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00AE1C46" w:rsidRDefault="009940EC" w:rsidP="009940EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5EBBC00D" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76066BF2" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00546B42" w:rsidRDefault="009940EC" w:rsidP="009940EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E869FA6" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Applicant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
-        <w:t>Applicant organisation contact details</w:t>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F762E">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA791FA" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4097E229" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="004462B8" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004462B8">
@@ -655,50 +678,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9DFBCC" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Organisation postal address</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE67CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD1A50F" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
@@ -713,51 +737,50 @@
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Traditional place name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053B73FC" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DD4597" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -835,1716 +858,1965 @@
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation physical address </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B01C633" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1D53DD" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="002F762E" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+    <w:p w14:paraId="72902C19" w14:textId="69E64A6A" w:rsidR="00546B42" w:rsidRDefault="009940EC" w:rsidP="00B76F59">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E6F8C"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8492A" w:rsidRPr="00B76F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E6F8C"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>rganisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8492A" w:rsidRPr="00546B42">
+        <w:rPr>
+          <w:spacing w:val="20"/>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8492A" w:rsidRPr="00B76F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E6F8C"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D5FAED" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:w w:val="125"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002F762E">
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:w w:val="125"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="26272E1D" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Tell us about your organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B714EF9" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00CE67CD" w:rsidRDefault="00F11E52" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="15" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="128"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EF7881" w14:textId="3FB15FEB" w:rsidR="00F11E52" w:rsidRPr="00F342CA" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F342CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Must be no more than 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F342CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA24656" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00F11E52" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F7CC95" w14:textId="77777777" w:rsidR="00B8492A" w:rsidRPr="00546B42" w:rsidRDefault="00B8492A" w:rsidP="00AE1C46">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE1C46">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>Organisation details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EFD63B" w14:textId="234FE44B" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE1C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What type of organisation are you? </w:t>
+      </w:r>
+      <w:r w:rsidR="009940EC" w:rsidRPr="009940EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>(dropdown list)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB3AFB" w14:textId="77777777" w:rsidR="00F342CA" w:rsidRPr="00CE67CD" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72902C19" w14:textId="7050C0B5" w:rsidR="00546B42" w:rsidRDefault="00B8492A" w:rsidP="00B76F59">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="3942A532" w14:textId="78519CF4" w:rsidR="00F342CA" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
+      <w:r w:rsidRPr="00F342CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Please choose the option</w:t>
+      </w:r>
+      <w:r w:rsidR="009940EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F342CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that best applies to your organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E94D798" w14:textId="3E7BE993" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00511225" w:rsidP="00AE1C46">
+      <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...113 lines deleted...]
-        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Tell us about your organisation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B714EF9" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00CE67CD" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+        <w:t xml:space="preserve">How many financial members </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and /or subscribers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>do you have at your organisation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8A0525" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54EF7881" w14:textId="3FB15FEB" w:rsidR="00F11E52" w:rsidRPr="00F342CA" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
-      <w:pPr>
+    <w:p w14:paraId="229D550F" w14:textId="51196808" w:rsidR="009940EC" w:rsidRDefault="009940EC" w:rsidP="009940EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972459">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whole number only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1FF1FE" w14:textId="1407E198" w:rsidR="00A24F1A" w:rsidRPr="00AE1C46" w:rsidRDefault="009940EC" w:rsidP="00A24F1A">
+      <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005D26B5">
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Project title</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24F1A" w:rsidRPr="00AE1C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:w w:val="120"/>
-          <w:lang w:val="en-AU"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="55D8F0FD" w14:textId="77777777" w:rsidR="00F342CA" w:rsidRPr="00CE67CD" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow many paid staﬀ do you have at your organisation? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A935E62" w14:textId="77777777" w:rsidR="00A24F1A" w:rsidRPr="00CE67CD" w:rsidRDefault="00A24F1A" w:rsidP="00A24F1A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F614DF" w14:textId="10D43FA0" w:rsidR="00F342CA" w:rsidRPr="00F342CA" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
-      <w:pPr>
+    <w:p w14:paraId="0298CFE3" w14:textId="00FC3FCE" w:rsidR="00A24F1A" w:rsidRDefault="00A24F1A" w:rsidP="00A24F1A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F342CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972459">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="48EFD63B" w14:textId="755F1162" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
+        <w:t>Whole number only.</w:t>
+      </w:r>
+      <w:r w:rsidR="009940EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you don’t have any paid staff, enter “0” (zero).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E86151" w14:textId="343BC4E7" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">What type of organisation are you? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76EB3AFB" w14:textId="77777777" w:rsidR="00F342CA" w:rsidRPr="00CE67CD" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
+        <w:t xml:space="preserve">Organisation website </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E61C2CB" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3942A532" w14:textId="10B7441F" w:rsidR="00F342CA" w:rsidRDefault="00F342CA" w:rsidP="00F342CA">
-      <w:r w:rsidRPr="00F342CA">
+    <w:p w14:paraId="777AB3D1" w14:textId="64CD1E4F" w:rsidR="00972459" w:rsidRDefault="00972459" w:rsidP="00972459">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Please choose the option that best applies to your organisation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E94D798" w14:textId="3E7BE993" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00511225" w:rsidP="00AE1C46">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972459">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ust be a URL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A733BAF" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00AE1C46" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00511225">
+          <w:color w:val="FF0000"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5896">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:w w:val="120"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="7E8A0525" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total number of volunteers involved in your organisation over the past 12 months </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C58795" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00CE67CD" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1FF1FE" w14:textId="77777777" w:rsidR="00A24F1A" w:rsidRPr="00AE1C46" w:rsidRDefault="00A24F1A" w:rsidP="00A24F1A">
+    <w:p w14:paraId="41EF4542" w14:textId="56B8DCE9" w:rsidR="00F11E52" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972459">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whole number only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF7F5EC" w14:textId="77777777" w:rsidR="00972459" w:rsidRDefault="00972459" w:rsidP="00506889">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55569157" w14:textId="7C17D990" w:rsidR="00506889" w:rsidRPr="00546B42" w:rsidRDefault="00506889" w:rsidP="00506889">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>Financials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA5556E" w14:textId="621978F1" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:w w:val="120"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7A935E62" w14:textId="77777777" w:rsidR="00A24F1A" w:rsidRPr="00CE67CD" w:rsidRDefault="00A24F1A" w:rsidP="00A24F1A">
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What was your organisation's annual income last ﬁnancial year? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0731E6F4" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk532825954"/>
+    </w:p>
+    <w:p w14:paraId="2075E60D" w14:textId="7B0886C4" w:rsidR="00972459" w:rsidRPr="00972459" w:rsidRDefault="004D5E8B" w:rsidP="00972459">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00972459">
+        </w:rPr>
+        <w:t xml:space="preserve">Must be a dollar amount. </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2554" w:rsidRPr="002F2554">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="41E86151" w14:textId="343BC4E7" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
+        </w:rPr>
+        <w:t>Whole dollars only. Should include all income sources including previous grants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F120E20" w14:textId="5386664A" w:rsidR="00511225" w:rsidRPr="00AE1C46" w:rsidRDefault="00511225" w:rsidP="00511225">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:w w:val="120"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2E61C2CB" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What was your organisation's annual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sponsorship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">income last ﬁnancial year? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4C3B5" w14:textId="77777777" w:rsidR="00511225" w:rsidRPr="00CE67CD" w:rsidRDefault="00511225" w:rsidP="00511225">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="777AB3D1" w14:textId="64CD1E4F" w:rsidR="00972459" w:rsidRDefault="00972459" w:rsidP="00972459">
-      <w:r>
+    <w:p w14:paraId="0AFF09AB" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="00506889">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00972459">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>ust be a URL</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Must be a dollar amount. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2554">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A733BAF" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00AE1C46" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+        <w:t xml:space="preserve">Whole dollars only. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DEFA12" w14:textId="21BA814C" w:rsidR="00506889" w:rsidRPr="00AE1C46" w:rsidRDefault="00506889" w:rsidP="00506889">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D5896">
+      <w:r w:rsidRPr="00506889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total number of volunteers involved in your organisation over the past 12 months </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71C58795" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRPr="00CE67CD" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
+        <w:t>What was your organisation's annual expenditure last ﬁnancial year?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6607382B" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41EF4542" w14:textId="77777777" w:rsidR="00F11E52" w:rsidRDefault="00F11E52" w:rsidP="00F11E52">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00972459">
+    <w:p w14:paraId="3E02B358" w14:textId="4BD790A8" w:rsidR="00972459" w:rsidRDefault="004D5E8B" w:rsidP="00972459">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Must be a dollar amount. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2554">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00972459">
+        </w:rPr>
+        <w:t xml:space="preserve">Whole dollars only. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55EDE" w:rsidRPr="00E55EDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="2AA5556E" w14:textId="621978F1" w:rsidR="00AE1C46" w:rsidRPr="00AE1C46" w:rsidRDefault="00AE1C46" w:rsidP="00AE1C46">
+        </w:rPr>
+        <w:t>Include all expenditure including previous grants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042795AA" w14:textId="1E124AE3" w:rsidR="00506889" w:rsidRPr="00AE1C46" w:rsidRDefault="00506889" w:rsidP="00506889">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE1C46">
+      <w:r w:rsidRPr="00506889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">What was your organisation's annual income last ﬁnancial year? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0731E6F4" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
+        <w:t xml:space="preserve">What is your organisation's current cash balance? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A71C20" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk532825954"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F2554">
+    </w:p>
+    <w:p w14:paraId="0DEEB359" w14:textId="05C67092" w:rsidR="00972459" w:rsidRDefault="00E55EDE" w:rsidP="00972459">
+      <w:r w:rsidRPr="00E55EDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Whole dollars only. Should include all income sources including previous grants.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Whole dollars only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E86744" w14:textId="18A6F0CB" w:rsidR="00506889" w:rsidRDefault="00506889" w:rsidP="00506889">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:outlineLvl w:val="3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E6F8C"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="1E6F8C"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Idea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65634E44" w14:textId="34BD67D5" w:rsidR="002F1BC9" w:rsidRDefault="002F1BC9" w:rsidP="00355F1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Your responses to the following questions will be assessed against the Idea criterion and is worth 20% of your total score.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A331474" w14:textId="77777777" w:rsidR="009940EC" w:rsidRDefault="009940EC" w:rsidP="00355F1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440A3B56" w14:textId="77777777" w:rsidR="009940EC" w:rsidRDefault="009940EC" w:rsidP="009940EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546B42">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>Activity details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071F0AF5" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00CE67CD" w:rsidRDefault="009940EC" w:rsidP="009940EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D26B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="22B4C3B5" w14:textId="77777777" w:rsidR="00511225" w:rsidRPr="00CE67CD" w:rsidRDefault="00511225" w:rsidP="00511225">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Project title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE67CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF4134C" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00CE67CD" w:rsidRDefault="009940EC" w:rsidP="009940EC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DEFA12" w14:textId="40C686A4" w:rsidR="00506889" w:rsidRPr="00AE1C46" w:rsidRDefault="00506889" w:rsidP="00506889">
-      <w:pPr>
+    <w:p w14:paraId="4A953096" w14:textId="6CCA188D" w:rsidR="009940EC" w:rsidRPr="00F342CA" w:rsidRDefault="009940EC" w:rsidP="009940EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F342CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Must be no more than 10 words. A brief title to easily identify this grant. E.g. Station Manager salary</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsidy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FCC479" w14:textId="77777777" w:rsidR="009940EC" w:rsidRPr="00511225" w:rsidRDefault="009940EC" w:rsidP="00355F1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4937B0" w14:textId="77777777" w:rsidR="00511225" w:rsidRPr="00511225" w:rsidRDefault="00511225" w:rsidP="00511225">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>In the following, provide a short summary of what you are seeking funding for and what you hope to achieve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B35BA67" w14:textId="4B28E84C" w:rsidR="00932FA1" w:rsidRPr="00511225" w:rsidRDefault="00511225" w:rsidP="00511225">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Use the following Project description examples as a guide:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673CED9D" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00511225" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Support for transmission operating costs will free up other funding to make it possible to attend more events and conduct outside broadcasts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277484F7" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00511225" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>An Engagement Coordinator will help us reach out to our diverse communities and increase memberships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1DC4E8" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00511225" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>We need to raise the broadcast antenna to remove the radiation hazard from the top of the water tank and create a safer working environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D17D591" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00511225" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>New studio equipment will enable us to activate a second broadcast capable studio, train new broadcasters, pre-record content and record podcasts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668FAFB" w14:textId="68485171" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00506889">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Project description</w:t>
+      </w:r>
+      <w:r w:rsidR="00511225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:w w:val="125"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6607382B" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – What do you need CBF funding to do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3471712F" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E02B358" w14:textId="5D8AF48E" w:rsidR="00972459" w:rsidRDefault="00E55EDE" w:rsidP="00972459">
-[...38 lines deleted...]
-    <w:p w14:paraId="08A71C20" w14:textId="77777777" w:rsidR="00972459" w:rsidRPr="00CE67CD" w:rsidRDefault="00972459" w:rsidP="00972459">
+    <w:p w14:paraId="7F0FF79B" w14:textId="77777777" w:rsidR="00932FA1" w:rsidRPr="00CE67CD" w:rsidRDefault="00932FA1" w:rsidP="00932FA1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DEEB359" w14:textId="05C67092" w:rsidR="00972459" w:rsidRDefault="00E55EDE" w:rsidP="00972459">
-      <w:r w:rsidRPr="00E55EDE">
+    <w:p w14:paraId="229AE5DA" w14:textId="755C1D76" w:rsidR="00932FA1" w:rsidRDefault="00511225" w:rsidP="00932FA1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Whole dollars only.</w:t>
-[...33 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511225">
-        <w:rPr>
-[...233 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00511225">
+        <w:t>Provide a short description (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00176490">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Provide a short description (1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00176490">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00511225">
+        <w:t xml:space="preserve">0 words recommended) of your project - what are you </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>0 words recommended) of your project - what are you out to do?</w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="002F1BC9">
+        <w:t>hoping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Must be no more than </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="062FED21" w14:textId="4B487AF5" w:rsidR="00BC57C0" w:rsidRDefault="00BC57C0" w:rsidP="00BC57C0">
+        <w:t xml:space="preserve"> to do?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="062FED21" w14:textId="1C784CE1" w:rsidR="00BC57C0" w:rsidRDefault="004D5E8B" w:rsidP="00BC57C0">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC57C0">
+      <w:r w:rsidRPr="004D5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>What supporting documents do you need to provide?</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>Are you applying for any of the following activities (please tick)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506E15D7" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>What you tick in the following question opens other questions below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214EB9EC" w14:textId="7840061B" w:rsidR="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>For example: If you tick Transmission equipment you will be asked for evidence of the need for new equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20906070" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRPr="004D5E8B" w:rsidRDefault="00BD10D3" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3206"/>
         <w:gridCol w:w="3207"/>
         <w:gridCol w:w="3207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C40B2" w14:paraId="422EA0DF" w14:textId="77777777" w:rsidTr="005C40B2">
+      <w:tr w:rsidR="008F2010" w14:paraId="422EA0DF" w14:textId="77777777" w:rsidTr="005C40B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D8D707" w14:textId="207249EF" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
+          <w:p w14:paraId="42D8D707" w14:textId="6C8F3934" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C40B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Accredited or Pathways training</w:t>
+              <w:t>Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BE0834" w14:textId="30E70050" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
+          <w:p w14:paraId="13BE0834" w14:textId="04DF11C9" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C40B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Transmission equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4D7280" w14:textId="68EDDCF5" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
+          <w:p w14:paraId="7C4D7280" w14:textId="058BA853" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C40B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Salaries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C40B2" w14:paraId="0ACB18E0" w14:textId="77777777" w:rsidTr="005C40B2">
+      <w:tr w:rsidR="008F2010" w14:paraId="0ACB18E0" w14:textId="77777777" w:rsidTr="005C40B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11DE54F8" w14:textId="474571B6" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
-[...25 lines deleted...]
-          <w:p w14:paraId="196E6C49" w14:textId="1A057303" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
+          <w:p w14:paraId="11DE54F8" w14:textId="79926EE7" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C40B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Replacing old equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3CFD38" w14:textId="23C2B965" w:rsidR="005C40B2" w:rsidRDefault="00E05C50" w:rsidP="00BC57C0">
+          <w:p w14:paraId="196E6C49" w14:textId="2C3FCF2F" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05C50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Transmission operational costs</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCC02A9" w14:textId="43596F42" w:rsidR="005C40B2" w:rsidRDefault="005C40B2" w:rsidP="00BC57C0">
+          <w:p w14:paraId="3C3CFD38" w14:textId="2FC3F978" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
+            <w:pPr>
+              <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C40B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Marketing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2010" w14:paraId="20528598" w14:textId="77777777" w:rsidTr="005C40B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C860073" w14:textId="7E0FE819" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C40B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Capital works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8EE0CA" w14:textId="0DED57E7" w:rsidR="005C40B2" w:rsidRDefault="00E05C50" w:rsidP="00BC57C0">
+          <w:p w14:paraId="2BCC02A9" w14:textId="3D748B75" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05C50">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Collaborative projects / partnerships</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3207" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8EE0CA" w14:textId="3B16D488" w:rsidR="008F2010" w:rsidRDefault="008F2010" w:rsidP="008F2010">
+            <w:pPr>
+              <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CEB2610" w14:textId="78DA0A97" w:rsidR="00E05C50" w:rsidRDefault="00E05C50" w:rsidP="00E05C50">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Tick all that apply</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1BC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA532A9" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Please demonstrate the need for CBF funding support by including the following in your response:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B953750" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Why do you need CBF funding to continue or start these activities?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0677E191" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Why is this project needed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40152190" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>What issues/problems will this grant help to solve?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B55966" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How will this project help achieve your outcomes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1933477E" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>What is the demonstrated need?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169F6C86" w14:textId="73011E9D" w:rsidR="004D5E8B" w:rsidRPr="00AE1C46" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Why do you need CBF support?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D131802" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="128"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608D104C" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRPr="00CE67CD" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="128"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB72487" w14:textId="77777777" w:rsidR="004D5E8B" w:rsidRDefault="004D5E8B" w:rsidP="004D5E8B">
+      <w:r w:rsidRPr="002F1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Must be no more than </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 words. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133AFD8E" w14:textId="0F8C1CE0" w:rsidR="00E05C50" w:rsidRPr="00F60956" w:rsidRDefault="00E05C50" w:rsidP="00E05C50">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05C50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -2554,77 +2826,107 @@
     <w:p w14:paraId="591DDBD2" w14:textId="6986D9B5" w:rsidR="00E05C50" w:rsidRPr="00F60956" w:rsidRDefault="00E05C50" w:rsidP="00E05C50">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60956">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attach a ﬁle: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4878D7DA" w14:textId="5EFD9099" w:rsidR="00E05C50" w:rsidRDefault="00E05C50" w:rsidP="005A1B4B">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05C50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>This could include planning permits, community statistics, results of community consultation, letters of support, a brief audio/video files from people/partners involved in the activities, etc</w:t>
-      </w:r>
+        <w:t xml:space="preserve">This could include planning permits, community statistics, results of community consultation, letters of support, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E05C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>a brief</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E05C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audio/video files from people/partners involved in the activities, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E05C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E05C50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C3E52" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
@@ -2664,51 +2966,73 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>In the next sections we ask you to nominate the outcomes you are wanting to achieve and how you will measure them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2751A912" w14:textId="7B9853D2" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describing outcomes and figuring out suitable measures is not everybody’s comfort zone – it’s OK if this feels a bit confusing! We have some handy resources and examples to help you think it through: </w:t>
+        <w:t xml:space="preserve">Describing outcomes and figuring out suitable measures is not everybody’s comfort zone – it’s OK if this feels a bit confusing! We have some handy resources and examples to help you think it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>through:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>link to new “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>outcomes and measures</w:t>
       </w:r>
@@ -2723,51 +3047,73 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>” resource </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CFE266" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>We encourage you to have a read, and get in touch with us if you would like to discuss ideas for outcomes and measures, or get some advice on your draft. </w:t>
+        <w:t xml:space="preserve">We encourage you to have a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>read, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> get in touch with us if you would like to discuss ideas for outcomes and measures, or get some advice on your draft. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2D01C6" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Outcomes are the changes or benefits you expect to occur because of the activities in your grant. Outcomes could be for your organisation, the project participants, your audience or community. </w:t>
       </w:r>
     </w:p>
@@ -2964,51 +3310,71 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The most important outcomes that you aim to achieve - no more than 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3840D890" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Outcomes that you can actually measure (we will ask about this next). </w:t>
+        <w:t xml:space="preserve">Outcomes that you can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>actually measure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (we will ask about this next). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC0E6C1" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>If applying for grants of less than $10k, you only need to nominate 2 outcomes. </w:t>
       </w:r>
     </w:p>
@@ -3267,62 +3633,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00203E10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>What will you do to help make this outcome happen? Which of your project activities leads to this particular outcome?</w:t>
             </w:r>
             <w:r w:rsidR="00176490">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00176490">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="808080"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No more than 25</w:t>
             </w:r>
             <w:r w:rsidR="00176490" w:rsidRPr="00511225">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="808080"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> words</w:t>
             </w:r>
             <w:r w:rsidR="00176490">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:color w:val="808080"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
@@ -3504,192 +3859,238 @@
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Impacts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2615C538" w14:textId="7EF762A6" w:rsidR="004B2D64" w:rsidRDefault="007E11E8" w:rsidP="004B2D64">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E11E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Your response to the following questions will be assessed against the Impact criterion and is worth 40% of your total score.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73908691" w14:textId="77777777" w:rsidR="007E11E8" w:rsidRPr="004B2D64" w:rsidRDefault="007E11E8" w:rsidP="004B2D64">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13FCB52B" w14:textId="02B001B5" w:rsidR="00B8492A" w:rsidRDefault="00712762" w:rsidP="006803E5">
+    <w:p w14:paraId="13FCB52B" w14:textId="45B48F08" w:rsidR="00B8492A" w:rsidRDefault="00712762" w:rsidP="006803E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
-        <w:t>Measures of Success</w:t>
+        <w:t xml:space="preserve">Measures </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5E8B">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>and Targets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABA921B" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Now we’d like to know how you will measure your progress towards achieving the outcomes you have nominated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2283D6C6" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">These measures and targets will form the reporting requirements of your grant agreement if your grant is successful. So it's important to choose measures and targets that are right for your project. </w:t>
+        <w:t xml:space="preserve">These measures and targets will form the reporting requirements of your grant agreement if your grant is successful. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it's important to choose measures and targets that are right for your project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D32FEA" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Measures work best when they: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE1F082" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Clearly relate to the outcome </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD49687" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Identify a specific unit of measurement, e.g: Numbers of people / episodes / events or partners; $ of income; % of survey responses, etc </w:t>
+        <w:t xml:space="preserve">Identify a specific unit of measurement, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>: Numbers of people / episodes / events or partners; $ of income; % of survey responses, etc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229F70B8" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Set a realistic target that is relevant to that specific outcome and measure </w:t>
@@ -3720,51 +4121,71 @@
         <w:t>Have been tested or are commonly used </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C11C2D" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Are used sparingly - you are much better off to track one good reliable measure for an outcome, than multiple vague or impractical measures. </w:t>
+        <w:t xml:space="preserve">Are used sparingly - you are much better off to track one good reliable measure for an outcome, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multiple vague or impractical measures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7662CD8D" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Please use the table below to:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5BDB">
@@ -3885,51 +4306,71 @@
         <w:t>in the last column. E.g. what can you document, observe, or gather feedback about, to see if the outcome is on track or achieved? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB55CE6" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Think about how you’ll get the data, and from whom – can you actually do it? If not, think of a more practical measure (or reconsider the outcome if need be). </w:t>
+        <w:t xml:space="preserve">Think about how you’ll get the data, and from whom – can you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>actually do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD5BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it? If not, think of a more practical measure (or reconsider the outcome if need be). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C2E0A9" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F31648D" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00B80ECF" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -4158,73 +4599,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>What change do you expect will occur because of your project, and who will benefit?</w:t>
             </w:r>
             <w:r w:rsidR="00176490">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00176490" w:rsidRPr="00176490">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> more than 25 words per outcome)</w:t>
+              <w:t>(Must be no more than 25 words per outcome)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C2FCAF1" w14:textId="608D80D9" w:rsidR="00BD5BDB" w:rsidRPr="00DA0724" w:rsidRDefault="00BD5BDB" w:rsidP="001D1A10">
             <w:pPr>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006106F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
@@ -4805,51 +5224,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006106F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>your community of interest </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64471AEA" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="006106F5" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006106F5">
         <w:rPr>
@@ -5023,64 +5441,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A25474E" w14:textId="7B728CE0" w:rsidR="00530A6B" w:rsidRPr="00AE1C46" w:rsidRDefault="00176490" w:rsidP="00530A6B">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176490">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>How do you represent, engage with or encourage members of diverse communities to participate at your organisation?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00530A6B" w:rsidRPr="005978AC">
+        <w:t xml:space="preserve">How do you represent, engage with or encourage members of diverse communities to participate at your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00176490">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>organisation?</w:t>
+      </w:r>
+      <w:r w:rsidR="00530A6B" w:rsidRPr="005978AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00530A6B" w:rsidRPr="00506889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132D510F" w14:textId="77777777" w:rsidR="00530A6B" w:rsidRPr="00546B42" w:rsidRDefault="00530A6B" w:rsidP="00530A6B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -5470,51 +5902,61 @@
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>200 words.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3184DD82" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the following question we want you to demonstrate how well your organisation is achieving the goals listed in your strategic plan. How do the activities you are seeking funding for fit within your organisation's strategic goals? </w:t>
+        <w:t xml:space="preserve">In the following question we want you to demonstrate how well your organisation is achieving the goals listed in your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">strategic plan. How do the activities you are seeking funding for fit within your organisation's strategic goals? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51329EE4" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00077FA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -5586,61 +6028,51 @@
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Must be no more than 200 words. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C972B5" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide links to your Strategic Plan and Annual report. If these are not available on your website, please attach </w:t>
-[...9 lines deleted...]
-        <w:t>them below at Supporting documents.</w:t>
+        <w:t>Please provide links to your Strategic Plan and Annual report. If these are not available on your website, please attach them below at Supporting documents.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12428696" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5659,51 +6091,71 @@
     <w:p w14:paraId="1D31F3A6" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00CE67CD" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="205CE1E7" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Or similar document if you have a long-term organisational plan that you call something else. See https://cbf.org.au/strategic-planning/</w:t>
+        <w:t xml:space="preserve">Or similar document if you have a long-term </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan that you call something else. See https://cbf.org.au/strategic-planning/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2653100B" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71018">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -5725,51 +6177,111 @@
     <w:p w14:paraId="5B9B4784" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00CE67CD" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F1384C4" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Your organisation’s financial statements and annual report may be shared with the CBAA and other sector organisations for the purposes of sector research. If you do not wish us to share this information please contact the CBF Grants Support Team. E.g. https://cbf.org.au/learn/how-we-help/annual-report/</w:t>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organisation’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial statements and annual report may be shared with the CBAA and other sector </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the purposes of sector research. If you do not wish us to share this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact the CBF Grants Support Team. E.g. https://cbf.org.au/learn/how-we-help/annual-report/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD95008" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E71018">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -5923,126 +6435,204 @@
         </w:rPr>
         <w:t xml:space="preserve">Attach a ﬁle: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3045D628" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Showing your governance structure and any staff. Here's an example of an organisational chart you can edit: https://cbf.org.au/simple-organisational-chart/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="023587FD" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00F60956" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
+        <w:t xml:space="preserve">Showing your governance structure and any staff. Here's an example of an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chart you can edit: https://cbf.org.au/simple-organisational-chart/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023587FD" w14:textId="3B08800D" w:rsidR="00BD5BDB" w:rsidRPr="00F60956" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Supporting documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10D3" w:rsidRPr="00BD10D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Strategic Plan and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD10D3" w:rsidRPr="00BD10D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD10D3" w:rsidRPr="00BD10D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="120"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statements (if not provided as a URL above)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAEA503" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="00F60956" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60956">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach a ﬁle: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FD5575" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E61E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Such as any documents demonstrating the capacity of your organsation to achieve its goals or experience of key employees/volunteers</w:t>
+        <w:t xml:space="preserve">Such as any documents demonstrating the capacity of your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>organsation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E61E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to achieve its goals or experience of key employees/volunteers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C45387" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="00BD5BDB">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712762">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
@@ -6190,399 +6780,460 @@
         <w:t>This is where you should tell us when the activities will be carried out and by whom. This can include staff, volunteers and external partners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3824CABB" w14:textId="77777777" w:rsidR="007E11E8" w:rsidRPr="009C7773" w:rsidRDefault="007E11E8" w:rsidP="009C7773">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7773">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>The anticipated start and end dates will usually cover from 1 July this year to 30 June next year. If your activities are likely to start or finish earlier or later than these dates please adjust them accordingly.</w:t>
+        <w:t xml:space="preserve">The anticipated start and end dates will usually cover from 1 July this year to 30 June next year. If your activities are likely to start or finish earlier or later than these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C7773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>dates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C7773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please adjust them accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493779B1" w14:textId="147D423B" w:rsidR="00F350A8" w:rsidRPr="00CE67CD" w:rsidRDefault="00F350A8" w:rsidP="005A1B4B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E25E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anticipated start date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:w w:val="121"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:w w:val="121"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A5FE6">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:w w:val="121"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E25E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Anticipated end date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243C7B7D" w14:textId="3546D91F" w:rsidR="00B8492A" w:rsidRDefault="00F350A8" w:rsidP="00F350A8">
+    <w:p w14:paraId="243C7B7D" w14:textId="042DB9C8" w:rsidR="00B8492A" w:rsidRDefault="00F350A8" w:rsidP="00F350A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002605E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>01/</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0724">
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>07</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="002605E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00F11E52">
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A5FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>30/06/202</w:t>
       </w:r>
-      <w:r w:rsidR="00F11E52">
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03986510" w14:textId="13B67423" w:rsidR="008A5FE6" w:rsidRPr="008A5FE6" w:rsidRDefault="008A5FE6" w:rsidP="008A5FE6">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03986510" w14:textId="7C57F964" w:rsidR="008A5FE6" w:rsidRPr="008A5FE6" w:rsidRDefault="008A5FE6" w:rsidP="008A5FE6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Must be a date after 01/07/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F11E52">
+        <w:t>Must be a date after 01/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="008A5FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The end date of the last activity</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A5FE6">
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5F551D21" w14:textId="3CDD0FB3" w:rsidR="00F350A8" w:rsidRDefault="00F350A8" w:rsidP="00F350A8">
+        <w:tab/>
+        <w:t>The end date of the last activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3230E060" w14:textId="0869BFCD" w:rsidR="00F350A8" w:rsidRPr="008A5FE6" w:rsidRDefault="00F350A8" w:rsidP="008A5FE6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:w w:val="120"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="29E9B2C3" w14:textId="77777777" w:rsidR="008A5FE6" w:rsidRPr="009C7773" w:rsidRDefault="008A5FE6" w:rsidP="009C7773">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F551D21" w14:textId="3CDD0FB3" w:rsidR="00F350A8" w:rsidRDefault="00F350A8" w:rsidP="00F350A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F350A8">
+        <w:rPr>
+          <w:w w:val="120"/>
+        </w:rPr>
+        <w:t>Timelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E9B2C3" w14:textId="77777777" w:rsidR="008A5FE6" w:rsidRPr="009C7773" w:rsidRDefault="008A5FE6" w:rsidP="009C7773">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7773">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The timelines table asks you to identify the when, what and who of your activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093C6AEA" w14:textId="662B65B5" w:rsidR="008A5FE6" w:rsidRPr="009C7773" w:rsidRDefault="008A5FE6" w:rsidP="009C7773">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7773">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are planning multiple, complicated activities this table may be too restrictive for you. Instead use a separate template that better suits your needs and attach it under Other planning documents at the bottom of this page. You </w:t>
-      </w:r>
+        <w:t xml:space="preserve">If you are planning multiple, complicated activities this table may be too restrictive for you. Instead use a separate template that better suits your needs and attach it under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C7773">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">will still have to complete the first line of this table to let us know you have attached a document. </w:t>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C7773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planning documents at the bottom of this page. You will still have to complete the first line of this table to let us know you have attached a document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B015AE" w14:textId="77777777" w:rsidR="008A5FE6" w:rsidRPr="00AE1C46" w:rsidRDefault="008A5FE6" w:rsidP="00F350A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2468"/>
@@ -7104,163 +7755,180 @@
             <w:tcW w:w="2527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22DEB5F0" w14:textId="56408AA8" w:rsidR="00C205F6" w:rsidRDefault="00C205F6" w:rsidP="00606220">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:ind w:right="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17EE425A" w14:textId="77777777" w:rsidR="00D434CF" w:rsidRDefault="00D434CF" w:rsidP="00D434CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40393C0A" w14:textId="681F6839" w:rsidR="00B8492A" w:rsidRPr="00D434CF" w:rsidRDefault="00B8492A" w:rsidP="00D434CF">
+    <w:p w14:paraId="40393C0A" w14:textId="75E434C1" w:rsidR="00B8492A" w:rsidRPr="00D434CF" w:rsidRDefault="00B8492A" w:rsidP="00D434CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D434CF">
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
-        <w:t>Multi-year funding</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E07D15E" w14:textId="71839033" w:rsidR="00D434CF" w:rsidRPr="00AE1C46" w:rsidRDefault="00D434CF" w:rsidP="00D434CF">
+        <w:t>Multiyear funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E07D15E" w14:textId="2FE7C327" w:rsidR="00D434CF" w:rsidRPr="00AE1C46" w:rsidRDefault="00D434CF" w:rsidP="00D434CF">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D434CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Would you like any of the activities described in this application to be considered for multi-year funding?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CF81064" w14:textId="4F212B91" w:rsidR="00D434CF" w:rsidRPr="00AE1C46" w:rsidRDefault="00A65918" w:rsidP="00D434CF">
+        <w:t>Would you like any of the activities described in this application to be considered for multiyear funding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF81064" w14:textId="7023FE82" w:rsidR="00D434CF" w:rsidRPr="00AE1C46" w:rsidRDefault="00A65918" w:rsidP="00D434CF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="128"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes, all / </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2010">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> / No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638EF3FA" w14:textId="5BC622C7" w:rsidR="004609AB" w:rsidRDefault="008A5FE6" w:rsidP="004609AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A5FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>We will only consider multi-year funding for applications who have been supported for similar activities by the CBF previously. New activities are not eligible for multi-year funding.</w:t>
+        <w:t xml:space="preserve">We will only consider multi-year funding for applications who have been supported for similar activities by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A5FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the CBF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A5FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previously. New activities are not eligible for multi-year funding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A4779E" w14:textId="77777777" w:rsidR="00176490" w:rsidRDefault="00176490" w:rsidP="004609AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF087B5" w14:textId="3DEC1519" w:rsidR="00176490" w:rsidRPr="00AE1C46" w:rsidRDefault="00176490" w:rsidP="00176490">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
@@ -7678,50 +8346,51 @@
         <w:t>, identify who this is from under "Contributor - other funds".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB68CFF" w14:textId="77777777" w:rsidR="00C205F6" w:rsidRPr="00F41CED" w:rsidRDefault="00C205F6" w:rsidP="00F41CED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41CED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Applications requesting $25,000 or more must demonstrate financial contributions from other funding sources such as other funding partners, sponsors, crowdfunding or financial contributions from your organisation’s own resources (which cannot include other CBF funding).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4BCA1F" w14:textId="77777777" w:rsidR="00C205F6" w:rsidRPr="00F41CED" w:rsidRDefault="00C205F6" w:rsidP="00F41CED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41CED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -7777,945 +8446,276 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>How do I complete the budget table?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BC88505" w14:textId="77777777" w:rsidR="00C205F6" w:rsidRPr="00F41CED" w:rsidRDefault="00C205F6" w:rsidP="00C205F6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41CED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FAQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41CED">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="Whatarein-kindcontributions?" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F41CED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>What are in-kind contributions?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26A3B994" w14:textId="77777777" w:rsidR="00C205F6" w:rsidRPr="00F41CED" w:rsidRDefault="00C205F6" w:rsidP="00C205F6">
+    <w:p w14:paraId="26A3B994" w14:textId="77777777" w:rsidR="00C205F6" w:rsidRDefault="00C205F6" w:rsidP="00C205F6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41CED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Resource: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="Example budgets " w:history="1">
         <w:r w:rsidRPr="00F41CED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Sample budgets</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="491CCECC" w14:textId="2090F8DF" w:rsidR="00F41CED" w:rsidRPr="00CE67CD" w:rsidRDefault="00F41CED" w:rsidP="00F41CED">
+    <w:p w14:paraId="54475FAC" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRPr="00BD10D3" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:lang w:val="en-AU"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="29DC83EE" w14:textId="77777777" w:rsidR="00F41CED" w:rsidRDefault="00F41CED" w:rsidP="00F41CED">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD10D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>A note on quotes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5DCBFB" w14:textId="2AA698F9" w:rsidR="00BD10D3" w:rsidRPr="009C7773" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:w w:val="120"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BBE0067" w14:textId="77777777" w:rsidR="00F41CED" w:rsidRDefault="00F41CED" w:rsidP="00F41CED">
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>We want grantees to demonstrate good practices including researching options to best meet their needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7567408C" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRPr="009C7773" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:w w:val="120"/>
-[...658 lines deleted...]
-    <w:p w14:paraId="7D05F4EE" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRDefault="003A18FE" w:rsidP="00F41CED">
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7773">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiple quotes for the same make and model of equipment does not necessarily demonstrate good purchasing practice. We would prefer to see quotes and/or technical specifications for similar pieces of equipment (e.g. 10-channel studio mixers) and your explanation how one better meets your needs than the others. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DE134A" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRDefault="00BD10D3" w:rsidP="00F41CED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:w w:val="120"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="511433BE" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRDefault="003A18FE" w:rsidP="00F41CED">
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BD1A3A" w14:textId="5982572C" w:rsidR="004609AB" w:rsidRPr="004609AB" w:rsidRDefault="008F2010" w:rsidP="004609AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r>
         <w:rPr>
           <w:w w:val="120"/>
         </w:rPr>
-      </w:pPr>
-[...59 lines deleted...]
-        <w:t>Expenditure</w:t>
+        <w:t>Budget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D71A727" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRPr="00FD5DD5" w:rsidRDefault="003A18FE" w:rsidP="003A18FE">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5DD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Year 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9620" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2248"/>
         <w:gridCol w:w="1918"/>
         <w:gridCol w:w="970"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1114"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1097"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A18FE" w:rsidRPr="00CE67CD" w14:paraId="7227B8C0" w14:textId="77777777" w:rsidTr="009A0D31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C265CA1" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRPr="004609AB" w:rsidRDefault="003A18FE" w:rsidP="009A0D31">
+          <w:p w14:paraId="3D1C4DD0" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRDefault="003A18FE" w:rsidP="00BD10D3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Expenditure Category</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C265CA1" w14:textId="7C5DFF69" w:rsidR="00BD10D3" w:rsidRPr="004609AB" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD10D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Select from the drop down list the choice that best reflects the item you are seeking funding for.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BC880B" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRDefault="003A18FE" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Expenditure item</w:t>
             </w:r>
@@ -9358,67 +9358,86 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Year 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2248"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1158"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD5BDB" w:rsidRPr="00CE67CD" w14:paraId="54FEB0CF" w14:textId="77777777" w:rsidTr="00BD5BDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A961999" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="004609AB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
+          <w:p w14:paraId="578D3435" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Expenditure Category</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A961999" w14:textId="5F18BAC8" w:rsidR="00BD10D3" w:rsidRPr="004609AB" w:rsidRDefault="00BD10D3" w:rsidP="009A0D31">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD10D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Select from the drop down list the choice that best reflects the item you are seeking funding for.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B610EC5" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Expenditure item</w:t>
             </w:r>
@@ -9763,91 +9782,119 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Year 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2248"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1158"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD5BDB" w:rsidRPr="00CE67CD" w14:paraId="5D861141" w14:textId="77777777" w:rsidTr="00BD5BDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="645C4A6A" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="004609AB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
+          <w:p w14:paraId="0ABDBDF6" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t>Expenditure Category</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645C4A6A" w14:textId="2C2D4323" w:rsidR="00BD10D3" w:rsidRPr="004609AB" w:rsidRDefault="00BD10D3" w:rsidP="009A0D31">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD10D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select from the drop </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD10D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Expenditure Category</w:t>
+              <w:t>down list the choice that best reflects the item you are seeking funding for.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439F9F79" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Expenditure item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DB5AC10" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Total Cost</w:t>
@@ -9924,50 +9971,51 @@
               </w:rPr>
               <w:t>Contributor – other funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD5BDB" w:rsidRPr="00CE67CD" w14:paraId="44D93911" w14:textId="77777777" w:rsidTr="00BD5BDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B50C38D" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="004609AB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Transmission operational expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="646AE95D" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Transmission</w:t>
             </w:r>
           </w:p>
@@ -10264,116 +10312,141 @@
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1500FEBE" w14:textId="77777777" w:rsidR="00BD5BDB" w:rsidRPr="004609AB" w:rsidRDefault="00BD5BDB" w:rsidP="009A0D31">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23E2B59F" w14:textId="77777777" w:rsidR="003A18FE" w:rsidRDefault="003A18FE" w:rsidP="004D158D">
+    <w:p w14:paraId="05517F83" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="125"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Budget comments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22958627" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
-        <w:outlineLvl w:val="3"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Multiple quotes for the same make and model of equipment does not necessarily demonstrate good purchasing practice. We would prefer to see quotes and/or technical specifications for similar pieces of equipment (e.g. 10-channel studio mixers) and your explanation how one better meets your needs than the others. </w:t>
+        <w:ind w:left="128"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D485D88" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRPr="00AE1C46" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="128"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3922AB" w14:textId="77777777" w:rsidR="00BD10D3" w:rsidRDefault="00BD10D3" w:rsidP="00BD10D3">
+      <w:r w:rsidRPr="002F1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Must be no more than </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="808080"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30684BBC" w14:textId="68B87A15" w:rsidR="007C7EEA" w:rsidRPr="00F60956" w:rsidRDefault="004D158D" w:rsidP="007C7EEA">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="120"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -10398,177 +10471,90 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="133"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F60956">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Attach a ﬁle: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2B3B8" w14:textId="59A7CF68" w:rsidR="007C7EEA" w:rsidRDefault="007C7EEA" w:rsidP="007C7EEA">
+    <w:p w14:paraId="64F2B3B8" w14:textId="30D4C257" w:rsidR="007C7EEA" w:rsidRDefault="007C7EEA" w:rsidP="007C7EEA">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7EEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">This could include quotes, technical specifications, project management plan, risk management plan, communications plan, business case </w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="002F1BC9">
+        <w:t xml:space="preserve">This could include </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Must be no more than </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a more detailed budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7EEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Tahoma" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="808080"/>
           <w:w w:val="115"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>150</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> words. </w:t>
+        <w:t xml:space="preserve">, technical specifications, project management plan, risk management plan, communications plan, business case </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7770F832" w14:textId="77777777" w:rsidR="00B8492A" w:rsidRPr="00546B42" w:rsidRDefault="00B8492A" w:rsidP="00B8492A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1668BA67" w14:textId="77777777" w:rsidR="002F762E" w:rsidRPr="00220A7B" w:rsidRDefault="002F762E" w:rsidP="002F762E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -10579,51 +10565,71 @@
           <w:bCs w:val="0"/>
           <w:color w:val="1E6F8C"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Assessment and Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B489C6" w14:textId="77777777" w:rsidR="00F4782B" w:rsidRPr="00F4782B" w:rsidRDefault="00F4782B" w:rsidP="002F762E">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4782B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wherever possible the CBF will endeavour to align assessors with relevant skills and experience to each project detailed in your application. This process will not guarantee individual assessors to score your proposal, but allows applicants to express a preference for the knowledge base of people assessing their proposal. </w:t>
+        <w:t xml:space="preserve">Wherever possible the CBF will endeavour to align assessors with relevant skills and experience to each project detailed in your application. This process will not guarantee individual assessors to score your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F4782B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>proposal, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F4782B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows applicants to express a preference for the knowledge base of people assessing their proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC3C84D" w14:textId="1A1E97DC" w:rsidR="002F762E" w:rsidRPr="002F762E" w:rsidRDefault="002F762E" w:rsidP="002F762E">
       <w:pPr>
         <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F762E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Trebuchet MS" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="125"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -15815,50 +15821,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C046C19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A21C7A34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C215324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC4E4198"/>
     <w:lvl w:ilvl="0" w:tplc="E5C68D56">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="153" w:hanging="306"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="104"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B20954C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -15949,51 +16104,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1329989219">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="926622817">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1607883871">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1168906111">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1694378563">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="312027516">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1667437496">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="843978272">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="753862180">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="812940772">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="959652038">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1621768105">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="16853260">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="636686633">
     <w:abstractNumId w:val="16"/>
   </w:num>
@@ -16053,133 +16208,143 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1026101068">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1968050108">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1136215522">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1965962460">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1184519797">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="144321849">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1521164765">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="573322595">
     <w:abstractNumId w:val="30"/>
   </w:num>
+  <w:num w:numId="41" w16cid:durableId="1623879528">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8492A"/>
     <w:rsid w:val="00027F9E"/>
     <w:rsid w:val="00077FA4"/>
     <w:rsid w:val="000C2D36"/>
     <w:rsid w:val="0010624A"/>
     <w:rsid w:val="00176490"/>
     <w:rsid w:val="001C24F4"/>
     <w:rsid w:val="001D2B14"/>
     <w:rsid w:val="002F1BC9"/>
     <w:rsid w:val="002F2554"/>
     <w:rsid w:val="002F762E"/>
     <w:rsid w:val="00355F1B"/>
     <w:rsid w:val="003751A0"/>
     <w:rsid w:val="003A18FE"/>
     <w:rsid w:val="003B5C91"/>
     <w:rsid w:val="003E25E8"/>
     <w:rsid w:val="004462B8"/>
     <w:rsid w:val="004609AB"/>
     <w:rsid w:val="00473868"/>
     <w:rsid w:val="00483471"/>
     <w:rsid w:val="004B2D64"/>
     <w:rsid w:val="004D158D"/>
+    <w:rsid w:val="004D5E8B"/>
     <w:rsid w:val="00506889"/>
     <w:rsid w:val="00511225"/>
     <w:rsid w:val="00530A6B"/>
     <w:rsid w:val="00546B42"/>
     <w:rsid w:val="005A1B4B"/>
+    <w:rsid w:val="005C27FE"/>
     <w:rsid w:val="005C28A2"/>
     <w:rsid w:val="005C40B2"/>
     <w:rsid w:val="005D26B5"/>
+    <w:rsid w:val="00626721"/>
     <w:rsid w:val="006337F5"/>
     <w:rsid w:val="00661901"/>
     <w:rsid w:val="006803E5"/>
     <w:rsid w:val="006E61E1"/>
     <w:rsid w:val="00712762"/>
     <w:rsid w:val="00723BC0"/>
     <w:rsid w:val="007C7EEA"/>
     <w:rsid w:val="007E11E8"/>
     <w:rsid w:val="00817C9F"/>
     <w:rsid w:val="00821744"/>
     <w:rsid w:val="008937B8"/>
     <w:rsid w:val="008A5FE6"/>
     <w:rsid w:val="008B4325"/>
     <w:rsid w:val="008C1944"/>
+    <w:rsid w:val="008F2010"/>
     <w:rsid w:val="00932FA1"/>
     <w:rsid w:val="009663B6"/>
     <w:rsid w:val="00972459"/>
+    <w:rsid w:val="009940EC"/>
     <w:rsid w:val="009C7773"/>
     <w:rsid w:val="009D5896"/>
     <w:rsid w:val="009D5DC6"/>
     <w:rsid w:val="00A24F1A"/>
     <w:rsid w:val="00A27ACC"/>
     <w:rsid w:val="00A52F5F"/>
     <w:rsid w:val="00A57E75"/>
     <w:rsid w:val="00A65918"/>
     <w:rsid w:val="00A93BEF"/>
     <w:rsid w:val="00AA4378"/>
     <w:rsid w:val="00AB3FB3"/>
     <w:rsid w:val="00AB626F"/>
     <w:rsid w:val="00AD603F"/>
     <w:rsid w:val="00AE1C46"/>
     <w:rsid w:val="00AF30DE"/>
     <w:rsid w:val="00B42A68"/>
     <w:rsid w:val="00B76F59"/>
     <w:rsid w:val="00B8492A"/>
     <w:rsid w:val="00BC57C0"/>
+    <w:rsid w:val="00BD10D3"/>
     <w:rsid w:val="00BD5BDB"/>
     <w:rsid w:val="00BF1EB5"/>
     <w:rsid w:val="00C205F6"/>
     <w:rsid w:val="00C55FF6"/>
     <w:rsid w:val="00C720B3"/>
     <w:rsid w:val="00C83755"/>
     <w:rsid w:val="00CC3207"/>
     <w:rsid w:val="00CD3541"/>
     <w:rsid w:val="00D434CF"/>
     <w:rsid w:val="00D613D3"/>
     <w:rsid w:val="00DA0724"/>
     <w:rsid w:val="00DC3904"/>
     <w:rsid w:val="00DD735C"/>
     <w:rsid w:val="00E05C50"/>
     <w:rsid w:val="00E325DE"/>
     <w:rsid w:val="00E55EDE"/>
     <w:rsid w:val="00E71018"/>
     <w:rsid w:val="00E86AAF"/>
     <w:rsid w:val="00EB0019"/>
     <w:rsid w:val="00F11E52"/>
     <w:rsid w:val="00F13D61"/>
     <w:rsid w:val="00F342CA"/>
     <w:rsid w:val="00F350A8"/>
     <w:rsid w:val="00F41CED"/>
     <w:rsid w:val="00F4782B"/>
@@ -17909,76 +18074,76 @@
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{060A47F2-4576-4C0E-B30F-4620A12A96A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cb139596-0b16-40ba-8a6f-7225b1e83fe1"/>
     <ds:schemaRef ds:uri="1588e857-b7f9-4626-af9f-0af0ac668ce9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032A2906-1D4D-41C1-A1A6-2F271EF00256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>14768</Characters>
+  <Pages>10</Pages>
+  <Words>216</Words>
+  <Characters>17861</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>642</Lines>
-  <Paragraphs>329</Paragraphs>
+  <Lines>324</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17148</CharactersWithSpaces>
+  <CharactersWithSpaces>17860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dean Linguey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004F8CA51E83F56D4BA3656DDFC92947A5</vt:lpwstr>
   </property>